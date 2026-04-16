--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Paillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor/CRCN Inserm </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4912-4915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244909881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Paillard is an Inserm Associate Researcher in the IRIS (Ischemia-Reperfusion Injury Syndromes) team at CarMeN laboratory in Lyon. Her main research focus consists in pursuing a translational research for the development of new protective strategies targeting mitochondria during cardiometabolic diseases (including diabetic cardiomyopathy, HFpEF, myocardial infarction and stroke). Mélanie graduated from the Ecole Normale Supérieure of Lyon in 2008 and obtained her PhD in Physiology in 2012 from the University Claude Bernard Lyon1. Her PhD work focused on the role of some mitochondrial functions in the mechanisms of cardiomyocyte death during ischemia-reperfusion, notably the reticulum-mitochondria Ca2+ coupling (Paillard et al., Circulation 2013). Mélanie joined the MitoCare center of Pr Gyorgy Hajnoczky in 2013 (Philadelphia, USA), supported by postdoctoral fellowships from Fondation pour la Recherche Médicale and the American Heart Association. During her post-doctoral training, her research led to the discovery of the physio-pathological role of MICU1, a key regulator of the mitochondrial uniporter (Antony, Paillard et al., Nat Commun 2016; Paillard et al., Mol Cell 2018), for which she received the Young Bioenergeticist Award in 2017. Thanks to the combination of state-of-the-art techniques in live fluorescent imaging microscopy, proteomic analyses and in vivo mouse models up to the translational level in isolated human cardiomyocytes, she is now conducting a translational research focusing on mitochondrial Ca2+ regulation in the excitation-metabolic coupling, notably in diabetic HFpEF (Dia et al., Basic Res Cardiol 2020) and myocardial infarction (ANR MitoCaRe).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of the cardiac mitochondria-associated reticular membranes in the ob/ob mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Guedouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Geoffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (6), pp.100453. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmccpl.2025.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05345031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial targets in ischaemic heart disease and heart failure, and their potential for a more efficient clinical translation. A scientific statement of the ESC Working Group on Cellular Biology of the Heart and the ESC Working Group on Myocardial Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Andreadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (9), pp.1720-1736. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.3674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05345019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-energetic uncoupling in heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Aksentijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (10), pp.773-797. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41569-025-01167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria dysfunction, a potential cytoprotection target against ischemia-reperfusion injury in a mouse stroke model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hala guedouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Gallo-Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.e00549. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurot.2025.e00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of basic science and research training for the future generation of cardiologists : A statement of the ESC Working Group on Cellular Biology of the Heart, the Heart Failure Association of the ESC, the ESC Council on Basic Cardiovascular Science, the European Association of Percutaneous Coronary Interventions of the ESC, the ESC Working Group on Cardiovascular Regenerative and Reparative Medicine, the ESC Working Group on Cardiovascular Surgery, the ESC Young Community and the ESC Scientists of Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Chiva-Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Liehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Andreadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca J J M Brundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.1321 - 1329. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Prognosis Value of CCL5/RANTES at the Acute Phase of ST‐Segment–Elevation Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leboube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kaczmarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.e033110. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.123.033110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERCA2 phosphorylation at serine 663 is a key regulator of Ca2+ homeostasis in heart diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3346. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39027-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long COVID and the cardiovascular system - elucidating causes and cellular mechanisms in order to develop targeted diagnostic and therapeutic strategies: A joint Scientific Statement of the ESC Working Groups on Cellular Biology of the Heart and Myocardial & Pericardial Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gyöngyösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. W. Asselbergs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjjm Brundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119 (2), pp.336-356. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvac115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03831076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 controls the sensitivity of the mitochondrial Ca2+ uniporter to activators and inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Márta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (6), pp.606-617.e4. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 occludes the mitochondrial calcium uniporter in divalent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berezhnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Castromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Menezes-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (19), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2218999120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric analysis: Ca2+ fluxes and inflammatory phenotyping by flow cytometry in peripheral blood mononuclear cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1272809. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1272809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered composition of the mitochondrial Ca2+uniporter in the failing human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Elrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Calcium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.102618. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceca.2022.102618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum-mitochondria miscommunication is an early and causal trigger of hepatic insulin resistance and steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ji-Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), pp.710-722. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Metformin on T2D-Induced MAM Ca2+ Uncoupling and Contractile Dysfunction in an Early Mouse Model of Diabetic HFpEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3569. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncontrolled mitochondrial calcium uptake underlies the pathogenesis of neurodegeneration in MICU1-deficient mice and patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tyburski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (11), pp.eabj4716. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03754195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial Ischemia-Reperfusion and Diabetes: Lessons Learned From Bedside to Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ovize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2021.660698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of the mitochondrial Ca(2+) uniporter: Relevance for pathophysiology and human therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Márta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hajnóczky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2020.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03261172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reticulum–mitochondria Ca2+ transfer is an early and reversible trigger of mitochondrial dysfunctions in diabetic cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic Research in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00395-020-00835-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sequence of hypoxia-reoxygenation on adult mouse cardiomyocytes in suspension to perform multilabeling analysis by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Païta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 318 (2), pp.C439-C447. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpcell.00393.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PET-MRI nanoparticles imaging of blood–brain barrier damage and modulation after stroke reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Debatisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Wateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae-Hee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcaa193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel class of cardioprotective small-molecule PTP inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sileikyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deveraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.104548. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2019.104548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Deoxydihydroceramide causes anoxic death by impairing chaperonin-mediated protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hannich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Haribowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (10), pp.996--+. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-019-0123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical appraisal of STAT3 pattern in adult cardiomyocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Harhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Gallo Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical appraisal of STAT3 pattern in adult cardiomyocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Harhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.91--100. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 Interacts with the D-Ring of the MCU Pore to Control Its Ca2+ Flux and Sensitivity to Ru360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Várnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.778-785.e3. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-Specific Mitochondrial Decoding of Cytoplasmic Ca 2+ Signals Is Controlled by the Stoichiometry of MICU1/2 and MCU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Szanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Golenár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Debattisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.2291-2300. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial fusion dynamics is robust in the heart and depends on calcium oscillations and contractile activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Slovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (5), pp.E859-E868. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1617288114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SR/ER-mitochondria calcium crosstalk is regulated by GSK3beta during reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.313-22. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2015.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of calcium transfer from ER to mitochondria links alterations of mitochondria-associated ER membrane integrity to hepatic insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.614-623. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-015-3829-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 regulation of mitochondrial Ca2+ uptake dictates survival and tissue regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Noronha Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Juskeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Correnti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliance of ER–mitochondrial calcium signaling on mitochondrial EF-hand Ca2+ binding proteins: Miros, MICUs, LETM1 and solute carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Hajnóczky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Debattisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Golenár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depressing Mitochondria-Reticulum Interactions Protects Cardiomyocytes From Lethal Hypoxia-Reoxygenation Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (14), pp.1555-1565. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.113.001225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postconditioning Modulates Ischemia-damaged Mitochondria During Reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/FJC.0b013e31823827cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of mitochondrial permeability transition to prevent the post-cardiac arrest syndrome: a pre-clinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loufouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.226-235. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehq112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel role for mitochondrial sphingosine-1-phosphate produced by sphingosine kinase-2 in PTP-mediated cell survival during cardioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic Research in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (6), pp.1341-1353. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00395-011-0223-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of mitochondrial μ-calpain increases AIF cleavage in cardiac mitochondria during ischemia–reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (4), pp.533-538. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingosine‐1‐phosphate produced by sphingosine kinase 2 in mitochondria interacts with prohibitin 2 to regulate complex IV assembly and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Allegood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.600-612. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.10-167502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postconditioning inhibits mPTP opening independent of oxidative phosphorylation and membrane potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Loufouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lesnefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (6), pp.902-909. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Paillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor/CRCN Inserm </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4912-4915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244909881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Paillard is an Inserm Associate Researcher in the IRIS (Ischemia-Reperfusion Injury Syndromes) team at CarMeN laboratory in Lyon. Her main research focus consists in pursuing a translational research for the development of new protective strategies targeting mitochondria during cardiometabolic diseases (including diabetic cardiomyopathy, HFpEF, myocardial infarction and stroke). Mélanie graduated from the Ecole Normale Supérieure of Lyon in 2008 and obtained her PhD in Physiology in 2012 from the University Claude Bernard Lyon1. Her PhD work focused on the role of some mitochondrial functions in the mechanisms of cardiomyocyte death during ischemia-reperfusion, notably the reticulum-mitochondria Ca2+ coupling (Paillard et al., Circulation 2013). Mélanie joined the MitoCare center of Pr Gyorgy Hajnoczky in 2013 (Philadelphia, USA), supported by postdoctoral fellowships from Fondation pour la Recherche Médicale and the American Heart Association. During her post-doctoral training, her research led to the discovery of the physio-pathological role of MICU1, a key regulator of the mitochondrial uniporter (Antony, Paillard et al., Nat Commun 2016; Paillard et al., Mol Cell 2018), for which she received the Young Bioenergeticist Award in 2017. Thanks to the combination of state-of-the-art techniques in live fluorescent imaging microscopy, proteomic analyses and in vivo mouse models up to the translational level in isolated human cardiomyocytes, she is now conducting a translational research focusing on mitochondrial Ca2+ regulation in the excitation-metabolic coupling, notably in diabetic HFpEF (Dia et al., Basic Res Cardiol 2020) and myocardial infarction (ANR MitoCaRe).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of the cardiac mitochondria-associated reticular membranes in the ob/ob mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Guedouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Geoffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (6), pp.100453. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmccpl.2025.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05345031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial targets in ischaemic heart disease and heart failure, and their potential for a more efficient clinical translation. A scientific statement of the ESC Working Group on Cellular Biology of the Heart and the ESC Working Group on Myocardial Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Andreadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (9), pp.1720-1736. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.3674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05345019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-energetic uncoupling in heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Aksentijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (10), pp.773-797. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41569-025-01167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of basic science and research training for the future generation of cardiologists : A statement of the ESC Working Group on Cellular Biology of the Heart, the Heart Failure Association of the ESC, the ESC Council on Basic Cardiovascular Science, the European Association of Percutaneous Coronary Interventions of the ESC, the ESC Working Group on Cardiovascular Regenerative and Reparative Medicine, the ESC Working Group on Cardiovascular Surgery, the ESC Young Community and the ESC Scientists of Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Chiva-Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Liehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Andreadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca J J M Brundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.1321 - 1329. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria dysfunction, a potential cytoprotection target against ischemia-reperfusion injury in a mouse stroke model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hala guedouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Gallo-Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.e00549. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurot.2025.e00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Prognosis Value of CCL5/RANTES at the Acute Phase of ST‐Segment–Elevation Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leboube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kaczmarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.e033110. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.123.033110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long COVID and the cardiovascular system - elucidating causes and cellular mechanisms in order to develop targeted diagnostic and therapeutic strategies: A joint Scientific Statement of the ESC Working Groups on Cellular Biology of the Heart and Myocardial & Pericardial Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gyöngyösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. W. Asselbergs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjjm Brundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119 (2), pp.336-356. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvac115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03831076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 controls the sensitivity of the mitochondrial Ca2+ uniporter to activators and inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Márta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (6), pp.606-617.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 occludes the mitochondrial calcium uniporter in divalent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berezhnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Castromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Menezes-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (19), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2218999120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric analysis: Ca2+ fluxes and inflammatory phenotyping by flow cytometry in peripheral blood mononuclear cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1272809. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1272809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERCA2 phosphorylation at serine 663 is a key regulator of Ca2+ homeostasis in heart diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3346. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39027-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered composition of the mitochondrial Ca2+uniporter in the failing human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Elrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Calcium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.102618. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceca.2022.102618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum-mitochondria miscommunication is an early and causal trigger of hepatic insulin resistance and steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ji-Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), pp.710-722. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Metformin on T2D-Induced MAM Ca2+ Uncoupling and Contractile Dysfunction in an Early Mouse Model of Diabetic HFpEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3569. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncontrolled mitochondrial calcium uptake underlies the pathogenesis of neurodegeneration in MICU1-deficient mice and patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tyburski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (11), pp.eabj4716. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03754195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial Ischemia-Reperfusion and Diabetes: Lessons Learned From Bedside to Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ovize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2021.660698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of the mitochondrial Ca(2+) uniporter: Relevance for pathophysiology and human therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Márta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hajnóczky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2020.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03261172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sequence of hypoxia-reoxygenation on adult mouse cardiomyocytes in suspension to perform multilabeling analysis by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Païta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 318 (2), pp.C439-C447. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpcell.00393.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PET-MRI nanoparticles imaging of blood–brain barrier damage and modulation after stroke reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Debatisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Wateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae-Hee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcaa193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel class of cardioprotective small-molecule PTP inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sileikyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deveraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.104548. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2019.104548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reticulum–mitochondria Ca2+ transfer is an early and reversible trigger of mitochondrial dysfunctions in diabetic cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic Research in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00395-020-00835-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical appraisal of STAT3 pattern in adult cardiomyocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Harhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Gallo Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical appraisal of STAT3 pattern in adult cardiomyocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Harhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.91--100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Deoxydihydroceramide causes anoxic death by impairing chaperonin-mediated protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hannich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Haribowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (10), pp.996--+. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-019-0123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 Interacts with the D-Ring of the MCU Pore to Control Its Ca2+ Flux and Sensitivity to Ru360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Várnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.778-785.e3. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial fusion dynamics is robust in the heart and depends on calcium oscillations and contractile activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Slovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (5), pp.E859-E868. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1617288114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-Specific Mitochondrial Decoding of Cytoplasmic Ca 2+ Signals Is Controlled by the Stoichiometry of MICU1/2 and MCU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Szanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Golenár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Debattisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.2291-2300. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of calcium transfer from ER to mitochondria links alterations of mitochondria-associated ER membrane integrity to hepatic insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.614-623. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-015-3829-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 regulation of mitochondrial Ca2+ uptake dictates survival and tissue regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Noronha Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Juskeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Correnti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SR/ER-mitochondria calcium crosstalk is regulated by GSK3beta during reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.313-22. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2015.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliance of ER–mitochondrial calcium signaling on mitochondrial EF-hand Ca2+ binding proteins: Miros, MICUs, LETM1 and solute carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Hajnóczky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Debattisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Golenár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depressing Mitochondria-Reticulum Interactions Protects Cardiomyocytes From Lethal Hypoxia-Reoxygenation Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (14), pp.1555-1565. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.113.001225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postconditioning Modulates Ischemia-damaged Mitochondria During Reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/FJC.0b013e31823827cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of mitochondrial permeability transition to prevent the post-cardiac arrest syndrome: a pre-clinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loufouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.226-235. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehq112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel role for mitochondrial sphingosine-1-phosphate produced by sphingosine kinase-2 in PTP-mediated cell survival during cardioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic Research in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (6), pp.1341-1353. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00395-011-0223-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of mitochondrial μ-calpain increases AIF cleavage in cardiac mitochondria during ischemia–reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (4), pp.533-538. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingosine‐1‐phosphate produced by sphingosine kinase 2 in mitochondria interacts with prohibitin 2 to regulate complex IV assembly and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Allegood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.600-612. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.10-167502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postconditioning inhibits mPTP opening independent of oxidative phosphorylation and membrane potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Loufouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lesnefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (6), pp.902-909. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D00DA89F"/>
+    <w:nsid w:val="168077B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4912-4915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244909881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Guedouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Geoffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2025.100453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Andreadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#228;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.3674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Aksentijevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-025-01167-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Chiva-Blanch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liehn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca J J M Brundel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leboube" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hayek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kaczmarczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.123.033110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulogne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39027-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcaide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Asselbergs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjjm Brundel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Camici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rodr&#237;guez-Prados" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Ting Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin M&#225;rta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Csord&#225;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2023.05.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berezhnaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Castromonte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Menezes-Filho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218999120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04244675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1272809" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weaver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Elrod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2022.102618" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaulant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji-Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2022.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tyburski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj4716" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ovize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.660698" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#225;rta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez-Prados" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hajn&#243;czky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2020.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tessier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-020-00835-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pa&#239;ta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00393.2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sileikyte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deveraux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.104548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hannich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Haribowo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0123-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Badawi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo Bona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Harhous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Bona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V&#225;rnai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Joseph" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.09.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Szanda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Golen&#225;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Debattisti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848305v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cupo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csordas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Slovinsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617288114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiebaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducreux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrial" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3829-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Noronha Antony" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moffat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Juskeviciute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Correnti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10955" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hajn&#243;czky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Booth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2014.06.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.001225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e31823827cc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudable" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq112" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Price" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Teixeira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0223-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ross" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Strub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Allegood" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-167502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lesnefsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFMTMJQ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4912-4915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244909881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Guedouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Geoffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2025.100453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Andreadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#228;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.3674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Aksentijevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-025-01167-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Chiva-Blanch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liehn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca J J M Brundel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf738" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leboube" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hayek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kaczmarczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.123.033110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcaide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Asselbergs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjjm Brundel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Camici" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rodr&#237;guez-Prados" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Ting Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin M&#225;rta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Csord&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2023.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berezhnaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Castromonte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Menezes-Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218999120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04244675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1272809" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39027-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weaver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Elrod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2022.102618" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaulant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji-Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2022.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tyburski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj4716" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ovize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.660698" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#225;rta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez-Prados" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hajn&#243;czky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2020.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tessier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pa&#239;ta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00393.2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sileikyte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deveraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.104548" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-020-00835-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Badawi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo Bona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Harhous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badawi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Bona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hannich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Haribowo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0123-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V&#225;rnai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Joseph" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.09.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cupo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csordas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Slovinsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617288114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Szanda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Golen&#225;r" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Debattisti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3829-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Noronha Antony" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moffat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Juskeviciute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Correnti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiebaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducreux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrial" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hajn&#243;czky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Booth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2014.06.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.001225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e31823827cc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudable" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq112" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Price" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Teixeira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0223-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ross" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Strub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Allegood" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-167502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lesnefsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFMTMJQ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>