--- v1 (2026-04-16)
+++ v2 (2026-06-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Paillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor/CRCN Inserm </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4912-4915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244909881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Paillard is an Inserm Associate Researcher in the IRIS (Ischemia-Reperfusion Injury Syndromes) team at CarMeN laboratory in Lyon. Her main research focus consists in pursuing a translational research for the development of new protective strategies targeting mitochondria during cardiometabolic diseases (including diabetic cardiomyopathy, HFpEF, myocardial infarction and stroke). Mélanie graduated from the Ecole Normale Supérieure of Lyon in 2008 and obtained her PhD in Physiology in 2012 from the University Claude Bernard Lyon1. Her PhD work focused on the role of some mitochondrial functions in the mechanisms of cardiomyocyte death during ischemia-reperfusion, notably the reticulum-mitochondria Ca2+ coupling (Paillard et al., Circulation 2013). Mélanie joined the MitoCare center of Pr Gyorgy Hajnoczky in 2013 (Philadelphia, USA), supported by postdoctoral fellowships from Fondation pour la Recherche Médicale and the American Heart Association. During her post-doctoral training, her research led to the discovery of the physio-pathological role of MICU1, a key regulator of the mitochondrial uniporter (Antony, Paillard et al., Nat Commun 2016; Paillard et al., Mol Cell 2018), for which she received the Young Bioenergeticist Award in 2017. Thanks to the combination of state-of-the-art techniques in live fluorescent imaging microscopy, proteomic analyses and in vivo mouse models up to the translational level in isolated human cardiomyocytes, she is now conducting a translational research focusing on mitochondrial Ca2+ regulation in the excitation-metabolic coupling, notably in diabetic HFpEF (Dia et al., Basic Res Cardiol 2020) and myocardial infarction (ANR MitoCaRe).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of the cardiac mitochondria-associated reticular membranes in the ob/ob mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Guedouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Geoffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (6), pp.100453. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmccpl.2025.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05345031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial targets in ischaemic heart disease and heart failure, and their potential for a more efficient clinical translation. A scientific statement of the ESC Working Group on Cellular Biology of the Heart and the ESC Working Group on Myocardial Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Andreadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (9), pp.1720-1736. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.3674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05345019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-energetic uncoupling in heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Aksentijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (10), pp.773-797. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41569-025-01167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of basic science and research training for the future generation of cardiologists : A statement of the ESC Working Group on Cellular Biology of the Heart, the Heart Failure Association of the ESC, the ESC Council on Basic Cardiovascular Science, the European Association of Percutaneous Coronary Interventions of the ESC, the ESC Working Group on Cardiovascular Regenerative and Reparative Medicine, the ESC Working Group on Cardiovascular Surgery, the ESC Young Community and the ESC Scientists of Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Chiva-Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Liehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Andreadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca J J M Brundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.1321 - 1329. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria dysfunction, a potential cytoprotection target against ischemia-reperfusion injury in a mouse stroke model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hala guedouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Gallo-Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.e00549. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurot.2025.e00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Prognosis Value of CCL5/RANTES at the Acute Phase of ST‐Segment–Elevation Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leboube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kaczmarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.e033110. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.123.033110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long COVID and the cardiovascular system - elucidating causes and cellular mechanisms in order to develop targeted diagnostic and therapeutic strategies: A joint Scientific Statement of the ESC Working Groups on Cellular Biology of the Heart and Myocardial & Pericardial Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gyöngyösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. W. Asselbergs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjjm Brundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119 (2), pp.336-356. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvac115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03831076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 controls the sensitivity of the mitochondrial Ca2+ uniporter to activators and inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Márta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (6), pp.606-617.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 occludes the mitochondrial calcium uniporter in divalent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berezhnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Castromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Menezes-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (19), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2218999120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric analysis: Ca2+ fluxes and inflammatory phenotyping by flow cytometry in peripheral blood mononuclear cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1272809. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1272809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERCA2 phosphorylation at serine 663 is a key regulator of Ca2+ homeostasis in heart diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3346. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39027-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered composition of the mitochondrial Ca2+uniporter in the failing human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Elrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Calcium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.102618. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceca.2022.102618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum-mitochondria miscommunication is an early and causal trigger of hepatic insulin resistance and steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ji-Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), pp.710-722. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Metformin on T2D-Induced MAM Ca2+ Uncoupling and Contractile Dysfunction in an Early Mouse Model of Diabetic HFpEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3569. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncontrolled mitochondrial calcium uptake underlies the pathogenesis of neurodegeneration in MICU1-deficient mice and patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tyburski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (11), pp.eabj4716. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03754195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial Ischemia-Reperfusion and Diabetes: Lessons Learned From Bedside to Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ovize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2021.660698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of the mitochondrial Ca(2+) uniporter: Relevance for pathophysiology and human therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Márta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hajnóczky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2020.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03261172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sequence of hypoxia-reoxygenation on adult mouse cardiomyocytes in suspension to perform multilabeling analysis by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Païta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 318 (2), pp.C439-C447. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpcell.00393.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PET-MRI nanoparticles imaging of blood–brain barrier damage and modulation after stroke reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Debatisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Wateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae-Hee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcaa193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel class of cardioprotective small-molecule PTP inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sileikyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deveraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.104548. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2019.104548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reticulum–mitochondria Ca2+ transfer is an early and reversible trigger of mitochondrial dysfunctions in diabetic cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic Research in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00395-020-00835-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical appraisal of STAT3 pattern in adult cardiomyocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Harhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Gallo Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical appraisal of STAT3 pattern in adult cardiomyocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Harhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.91--100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Deoxydihydroceramide causes anoxic death by impairing chaperonin-mediated protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hannich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Haribowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (10), pp.996--+. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-019-0123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 Interacts with the D-Ring of the MCU Pore to Control Its Ca2+ Flux and Sensitivity to Ru360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Várnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.778-785.e3. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial fusion dynamics is robust in the heart and depends on calcium oscillations and contractile activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Slovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (5), pp.E859-E868. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1617288114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-Specific Mitochondrial Decoding of Cytoplasmic Ca 2+ Signals Is Controlled by the Stoichiometry of MICU1/2 and MCU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Szanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Golenár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Debattisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.2291-2300. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of calcium transfer from ER to mitochondria links alterations of mitochondria-associated ER membrane integrity to hepatic insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.614-623. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-015-3829-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 regulation of mitochondrial Ca2+ uptake dictates survival and tissue regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Noronha Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Juskeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Correnti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SR/ER-mitochondria calcium crosstalk is regulated by GSK3beta during reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.313-22. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2015.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliance of ER–mitochondrial calcium signaling on mitochondrial EF-hand Ca2+ binding proteins: Miros, MICUs, LETM1 and solute carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Hajnóczky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Debattisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Golenár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depressing Mitochondria-Reticulum Interactions Protects Cardiomyocytes From Lethal Hypoxia-Reoxygenation Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (14), pp.1555-1565. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.113.001225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postconditioning Modulates Ischemia-damaged Mitochondria During Reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/FJC.0b013e31823827cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of mitochondrial permeability transition to prevent the post-cardiac arrest syndrome: a pre-clinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loufouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.226-235. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehq112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel role for mitochondrial sphingosine-1-phosphate produced by sphingosine kinase-2 in PTP-mediated cell survival during cardioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic Research in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (6), pp.1341-1353. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00395-011-0223-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of mitochondrial μ-calpain increases AIF cleavage in cardiac mitochondria during ischemia–reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (4), pp.533-538. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingosine‐1‐phosphate produced by sphingosine kinase 2 in mitochondria interacts with prohibitin 2 to regulate complex IV assembly and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Allegood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.600-612. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.10-167502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postconditioning inhibits mPTP opening independent of oxidative phosphorylation and membrane potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Loufouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lesnefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (6), pp.902-909. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Paillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor/CRCN Inserm </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4912-4915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244909881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Paillard is an Inserm Associate Researcher in the IRIS (Ischemia-Reperfusion Injury Syndromes) team at CarMeN laboratory in Lyon. Her main research focus consists in pursuing a translational research for the development of new protective strategies targeting mitochondria during cardiometabolic diseases (including diabetic cardiomyopathy, HFpEF, myocardial infarction and stroke). Mélanie graduated from the Ecole Normale Supérieure of Lyon in 2008 and obtained her PhD in Physiology in 2012 from the University Claude Bernard Lyon1. Her PhD work focused on the role of some mitochondrial functions in the mechanisms of cardiomyocyte death during ischemia-reperfusion, notably the reticulum-mitochondria Ca2+ coupling (Paillard et al., Circulation 2013). Mélanie joined the MitoCare center of Pr Gyorgy Hajnoczky in 2013 (Philadelphia, USA), supported by postdoctoral fellowships from Fondation pour la Recherche Médicale and the American Heart Association. During her post-doctoral training, her research led to the discovery of the physio-pathological role of MICU1, a key regulator of the mitochondrial uniporter (Antony, Paillard et al., Nat Commun 2016; Paillard et al., Mol Cell 2018), for which she received the Young Bioenergeticist Award in 2017. Thanks to the combination of state-of-the-art techniques in live fluorescent imaging microscopy, proteomic analyses and in vivo mouse models up to the translational level in isolated human cardiomyocytes, she is now conducting a translational research focusing on mitochondrial Ca2+ regulation in the excitation-metabolic coupling, notably in diabetic HFpEF (Dia et al., Basic Res Cardiol 2020) and myocardial infarction (ANR MitoCaRe).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of the cardiac mitochondria-associated reticular membranes in the ob/ob mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Guedouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Geoffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (6), pp.100453. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmccpl.2025.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05345031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial targets in ischaemic heart disease and heart failure, and their potential for a more efficient clinical translation. A scientific statement of the ESC Working Group on Cellular Biology of the Heart and the ESC Working Group on Myocardial Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Andreadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (9), pp.1720-1736. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.3674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05345019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria dysfunction, a potential cytoprotection target against ischemia-reperfusion injury in a mouse stroke model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hala guedouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Gallo-Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.e00549. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurot.2025.e00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-energetic uncoupling in heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Aksentijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sedej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (10), pp.773-797. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41569-025-01167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of basic science and research training for the future generation of cardiologists : A statement of the ESC Working Group on Cellular Biology of the Heart, the Heart Failure Association of the ESC, the ESC Council on Basic Cardiovascular Science, the European Association of Percutaneous Coronary Interventions of the ESC, the ESC Working Group on Cardiovascular Regenerative and Reparative Medicine, the ESC Working Group on Cardiovascular Surgery, the ESC Young Community and the ESC Scientists of Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Chiva-Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Liehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Andreadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca J J M Brundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.1321 - 1329. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Prognosis Value of CCL5/RANTES at the Acute Phase of ST‐Segment–Elevation Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leboube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kaczmarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.e033110. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.123.033110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERCA2 phosphorylation at serine 663 is a key regulator of Ca2+ homeostasis in heart diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3346. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39027-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 controls the sensitivity of the mitochondrial Ca2+ uniporter to activators and inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Márta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (6), pp.606-617.e4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long COVID and the cardiovascular system - elucidating causes and cellular mechanisms in order to develop targeted diagnostic and therapeutic strategies: A joint Scientific Statement of the ESC Working Groups on Cellular Biology of the Heart and Myocardial & Pericardial Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gyöngyösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. W. Asselbergs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjjm Brundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Camici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119 (2), pp.336-356. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvac115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03831076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 occludes the mitochondrial calcium uniporter in divalent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berezhnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Castromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Menezes-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (19), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2218999120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric analysis: Ca2+ fluxes and inflammatory phenotyping by flow cytometry in peripheral blood mononuclear cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1272809. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1272809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered composition of the mitochondrial Ca2+uniporter in the failing human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Elrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Calcium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.102618. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceca.2022.102618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum-mitochondria miscommunication is an early and causal trigger of hepatic insulin resistance and steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ji-Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), pp.710-722. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Metformin on T2D-Induced MAM Ca2+ Uncoupling and Contractile Dysfunction in an Early Mouse Model of Diabetic HFpEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3569. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncontrolled mitochondrial calcium uptake underlies the pathogenesis of neurodegeneration in MICU1-deficient mice and patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tyburski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (11), pp.eabj4716. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03754195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial Ischemia-Reperfusion and Diabetes: Lessons Learned From Bedside to Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ovize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2021.660698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of the mitochondrial Ca(2+) uniporter: Relevance for pathophysiology and human therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Márta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodríguez-Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hajnóczky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2020.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03261172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reticulum–mitochondria Ca2+ transfer is an early and reversible trigger of mitochondrial dysfunctions in diabetic cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic Research in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00395-020-00835-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sequence of hypoxia-reoxygenation on adult mouse cardiomyocytes in suspension to perform multilabeling analysis by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Paccalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Païta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 318 (2), pp.C439-C447. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpcell.00393.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PET-MRI nanoparticles imaging of blood–brain barrier damage and modulation after stroke reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Debatisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Wateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tae-Hee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcaa193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel class of cardioprotective small-molecule PTP inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sileikyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deveraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.104548. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2019.104548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Deoxydihydroceramide causes anoxic death by impairing chaperonin-mediated protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hannich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Haribowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (10), pp.996--+. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-019-0123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical appraisal of STAT3 pattern in adult cardiomyocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Harhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Gallo Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 Interacts with the D-Ring of the MCU Pore to Control Its Ca2+ Flux and Sensitivity to Ru360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Várnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.778-785.e3. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-Specific Mitochondrial Decoding of Cytoplasmic Ca 2+ Signals Is Controlled by the Stoichiometry of MICU1/2 and MCU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Szanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Golenár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Debattisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.2291-2300. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial fusion dynamics is robust in the heart and depends on calcium oscillations and contractile activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Cupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Slovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (5), pp.E859-E868. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1617288114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SR/ER-mitochondria calcium crosstalk is regulated by GSK3beta during reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.313-22. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2015.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of calcium transfer from ER to mitochondria links alterations of mitochondria-associated ER membrane integrity to hepatic insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.614-623. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-015-3829-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICU1 regulation of mitochondrial Ca2+ uptake dictates survival and tissue regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Noronha Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Juskeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Correnti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliance of ER–mitochondrial calcium signaling on mitochondrial EF-hand Ca2+ binding proteins: Miros, MICUs, LETM1 and solute carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Hajnóczky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Csordás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Debattisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Golenár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depressing Mitochondria-Reticulum Interactions Protects Cardiomyocytes From Lethal Hypoxia-Reoxygenation Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (14), pp.1555-1565. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.113.001225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postconditioning Modulates Ischemia-damaged Mitochondria During Reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/FJC.0b013e31823827cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of mitochondrial permeability transition to prevent the post-cardiac arrest syndrome: a pre-clinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loufouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.226-235. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehq112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel role for mitochondrial sphingosine-1-phosphate produced by sphingosine kinase-2 in PTP-mediated cell survival during cardioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic Research in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (6), pp.1341-1353. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00395-011-0223-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of mitochondrial μ-calpain increases AIF cleavage in cardiac mitochondria during ischemia–reperfusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (4), pp.533-538. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingosine‐1‐phosphate produced by sphingosine kinase 2 in mitochondria interacts with prohibitin 2 to regulate complex IV assembly and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Allegood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.600-612. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.10-167502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postconditioning inhibits mPTP opening independent of oxidative phosphorylation and membrane potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Loufouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lesnefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (6), pp.902-909. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="168077B7"/>
+    <w:nsid w:val="2997ED5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4912-4915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244909881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Guedouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Geoffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2025.100453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Andreadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#228;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.3674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Aksentijevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-025-01167-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Chiva-Blanch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liehn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca J J M Brundel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf738" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leboube" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hayek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kaczmarczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.123.033110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcaide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Asselbergs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjjm Brundel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Camici" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rodr&#237;guez-Prados" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Ting Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin M&#225;rta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Csord&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2023.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berezhnaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Castromonte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Menezes-Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218999120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04244675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1272809" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39027-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weaver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Elrod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2022.102618" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaulant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji-Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2022.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tyburski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj4716" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ovize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.660698" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#225;rta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez-Prados" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hajn&#243;czky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2020.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tessier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pa&#239;ta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00393.2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sileikyte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deveraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.104548" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-020-00835-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Badawi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo Bona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Harhous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badawi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Bona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hannich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Haribowo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0123-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V&#225;rnai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Joseph" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.09.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cupo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csordas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Slovinsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617288114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Szanda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Golen&#225;r" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Debattisti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3829-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Noronha Antony" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moffat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Juskeviciute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Correnti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiebaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducreux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrial" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hajn&#243;czky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Booth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2014.06.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.001225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e31823827cc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudable" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq112" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Price" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Teixeira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0223-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ross" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Strub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Allegood" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-167502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lesnefsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFMTMJQ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4912-4915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244909881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Guedouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Geoffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2025.100453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Andreadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#228;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.3674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clottes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hala guedouari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo-Bona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Aksentijevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedej" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-025-01167-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Chiva-Blanch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liehn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca J J M Brundel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leboube" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hayek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kaczmarczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.123.033110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulogne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39027-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rodr&#237;guez-Prados" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Ting Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin M&#225;rta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Csord&#225;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2023.05.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcaide" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Asselbergs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjjm Brundel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Camici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berezhnaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Castromonte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Menezes-Filho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218999120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04244675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1272809" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weaver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Elrod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2022.102618" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaulant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji-Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2022.03.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tyburski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj4716" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paccalet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ovize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.660698" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#225;rta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez-Prados" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hajn&#243;czky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2020.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tessier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-020-00835-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pa&#239;ta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00393.2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Eker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Wateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Wiart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa193" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sileikyte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deveraux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.104548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hannich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Haribowo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0123-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Badawi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gallo Bona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V&#225;rnai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Joseph" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Szanda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Golen&#225;r" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Debattisti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cupo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csordas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Slovinsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617288114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850428v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiebaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducreux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrial" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3829-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Noronha Antony" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moffat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Juskeviciute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Correnti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hajn&#243;czky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Booth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2014.06.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Thiebaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.001225" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e31823827cc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudable" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq112" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Price" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Teixeira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0223-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312941v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Strub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Allegood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-167502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lesnefsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFMTMJQ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>