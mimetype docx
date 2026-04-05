--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Petera </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLD2 is a marker for MASLD-HCC with early-stage fibrosis: revealed by lipidomic and gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study protocol for the exploration of metabolic syndrome in adults born with small weight for gestational age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1038. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.169049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf J. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.e70095. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Abila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166P Metabolomic prediction of breast cancer treatment toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.S248. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized procedures lead to comparable quantification of total oxylipins across laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dalloux-Chioccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Kampschulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), pp.1424-1436. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120000991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (10), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pre-frailty Sub-Phenotypes in Elderly Using Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149 (10), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxz125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas A Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight for gestational age and metabolically healthy obesity in adults from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.e011367. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 7 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary intake in young adults born small or appropriate for gestational age: data from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), 8 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pericard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (9), pp.1493-1495. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated decision support in the analytical reliability assessment of biomarker candidates: a multicriteria optimization framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfried Salanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Frailty sub-phenotype exploration by a multidimensional approach for an earlier integrative diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th world congress on aging and geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA, un « marqueur-cible » potentiel pour le CHC-MASLD à un stade précoce de fibrose : analyse par approche des « omiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD 2024 - Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marynka Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques RFMF Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dupérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual conference of the metabolomics society. Metabolomics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02240913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13167-017-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary terpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djoumbou Feunang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protéines sanguines marqueurs de prédiction du syndrome métabolique ? Une étude cas-témoins nichée dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ACR/ARHP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of external metabolomic data from human cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data analysis I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics enabled the identification of pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. 175 p., 2018, Livre des résumés des 11ème JS du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized selection process to identify a metabolic syndrome metabolomic/lipidomic signature in older adults of the NuAge cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 8, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society –Developing Preventive Actions in Geriatrics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary monoterpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Varna, Bulgaria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02242452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Réunion Scientifique AFERO - Paris 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. , n.p., 2015, Journées Francophones de Nutrition (JFN) 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition - The DIAPASON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 43 p., 2014, Livre des résumés Journée Scientifique 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. 161 p., 2014, 11th NuGOweek nutrigenomics of foods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factory and Libraries for Automatic Metabolomic Exploration : F.L.A.M.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishari Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Petera </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLD2 is a marker for MASLD-HCC with early-stage fibrosis: revealed by lipidomic and gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf J. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.e70095. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study protocol for the exploration of metabolic syndrome in adults born with small weight for gestational age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1038. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.169049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Abila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166P Metabolomic prediction of breast cancer treatment toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.S248. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized procedures lead to comparable quantification of total oxylipins across laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dalloux-Chioccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Kampschulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), pp.1424-1436. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120000991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (10), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pre-frailty Sub-Phenotypes in Elderly Using Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149 (10), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxz125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas A Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight for gestational age and metabolically healthy obesity in adults from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.e011367. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 7 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary intake in young adults born small or appropriate for gestational age: data from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), 8 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pericard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (9), pp.1493-1495. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated decision support in the analytical reliability assessment of biomarker candidates: a multicriteria optimization framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfried Salanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Frailty sub-phenotype exploration by a multidimensional approach for an earlier integrative diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th world congress on aging and geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA, un « marqueur-cible » potentiel pour le CHC-MASLD à un stade précoce de fibrose : analyse par approche des « omiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD 2024 - Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marynka Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques RFMF Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dupérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual conference of the metabolomics society. Metabolomics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02240913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13167-017-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary terpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djoumbou Feunang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protéines sanguines marqueurs de prédiction du syndrome métabolique ? Une étude cas-témoins nichée dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ACR/ARHP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of external metabolomic data from human cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data analysis I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics enabled the identification of pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. 175 p., 2018, Livre des résumés des 11ème JS du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized selection process to identify a metabolic syndrome metabolomic/lipidomic signature in older adults of the NuAge cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 8, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society –Developing Preventive Actions in Geriatrics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary monoterpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Varna, Bulgaria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02242452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Réunion Scientifique AFERO - Paris 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. , n.p., 2015, Journées Francophones de Nutrition (JFN) 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition - The DIAPASON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 43 p., 2014, Livre des résumés Journée Scientifique 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. 161 p., 2014, 11th NuGOweek nutrigenomics of foods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factory and Libraries for Automatic Metabolomic Exploration : F.L.A.M.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishari Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02226-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.169049.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piffoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000991" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9110250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy Marchal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlei Fiamoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djoumbou Feunang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Fernandes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy-Marchal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Marchal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661502v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264364v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722034v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pietruszka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Morais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pietruszka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608297v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594957v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595648v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herquelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739926v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishari Monsoor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02226-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.169049.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piffoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000991" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9110250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy Marchal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlei Fiamoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djoumbou Feunang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Fernandes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy-Marchal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Marchal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661502v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Morais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pietruszka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pietruszka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594957v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595648v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herquelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739926v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishari Monsoor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>