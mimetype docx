--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Petera </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLD2 is a marker for MASLD-HCC with early-stage fibrosis: revealed by lipidomic and gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf J. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.e70095. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study protocol for the exploration of metabolic syndrome in adults born with small weight for gestational age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1038. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.169049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Abila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166P Metabolomic prediction of breast cancer treatment toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.S248. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized procedures lead to comparable quantification of total oxylipins across laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dalloux-Chioccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Kampschulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), pp.1424-1436. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120000991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (10), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pre-frailty Sub-Phenotypes in Elderly Using Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149 (10), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxz125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas A Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight for gestational age and metabolically healthy obesity in adults from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.e011367. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 7 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary intake in young adults born small or appropriate for gestational age: data from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), 8 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pericard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (9), pp.1493-1495. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated decision support in the analytical reliability assessment of biomarker candidates: a multicriteria optimization framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfried Salanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Frailty sub-phenotype exploration by a multidimensional approach for an earlier integrative diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th world congress on aging and geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA, un « marqueur-cible » potentiel pour le CHC-MASLD à un stade précoce de fibrose : analyse par approche des « omiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD 2024 - Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marynka Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques RFMF Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dupérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual conference of the metabolomics society. Metabolomics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02240913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13167-017-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary terpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djoumbou Feunang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protéines sanguines marqueurs de prédiction du syndrome métabolique ? Une étude cas-témoins nichée dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ACR/ARHP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of external metabolomic data from human cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data analysis I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics enabled the identification of pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. 175 p., 2018, Livre des résumés des 11ème JS du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized selection process to identify a metabolic syndrome metabolomic/lipidomic signature in older adults of the NuAge cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 8, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society –Developing Preventive Actions in Geriatrics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary monoterpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Varna, Bulgaria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02242452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Réunion Scientifique AFERO - Paris 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. , n.p., 2015, Journées Francophones de Nutrition (JFN) 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition - The DIAPASON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 43 p., 2014, Livre des résumés Journée Scientifique 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. 161 p., 2014, 11th NuGOweek nutrigenomics of foods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factory and Libraries for Automatic Metabolomic Exploration : F.L.A.M.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishari Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Petera </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLD2 is a marker for MASLD-HCC with early-stage fibrosis: revealed by lipidomic and gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf J. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.e70095. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study protocol for the exploration of metabolic syndrome in adults born with small weight for gestational age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1038. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.169049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Abila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166P Metabolomic prediction of breast cancer treatment toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.S248. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized procedures lead to comparable quantification of total oxylipins across laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dalloux-Chioccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Kampschulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), pp.1424-1436. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120000991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (10), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pre-frailty Sub-Phenotypes in Elderly Using Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149 (10), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxz125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas A Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight for gestational age and metabolically healthy obesity in adults from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.e011367. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 7 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary intake in young adults born small or appropriate for gestational age: data from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), 8 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pericard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (9), pp.1493-1495. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated decision support in the analytical reliability assessment of biomarker candidates: a multicriteria optimization framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfried Salanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Frailty sub-phenotype exploration by a multidimensional approach for an earlier integrative diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th world congress on aging and geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA, un « marqueur-cible » potentiel pour le CHC-MASLD à un stade précoce de fibrose : analyse par approche des « omiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD 2024 - Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marynka Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques RFMF Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dupérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual conference of the metabolomics society. Metabolomics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02240913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13167-017-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary terpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djoumbou Feunang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protéines sanguines marqueurs de prédiction du syndrome métabolique ? Une étude cas-témoins nichée dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ACR/ARHP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of external metabolomic data from human cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data analysis I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics enabled the identification of pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. 175 p., 2018, Livre des résumés des 11ème JS du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized selection process to identify a metabolic syndrome metabolomic/lipidomic signature in older adults of the NuAge cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 8, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society –Developing Preventive Actions in Geriatrics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary monoterpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Varna, Bulgaria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02242452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Réunion Scientifique AFERO - Paris 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. , n.p., 2015, Journées Francophones de Nutrition (JFN) 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition - The DIAPASON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 43 p., 2014, Livre des résumés Journée Scientifique 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. 161 p., 2014, 11th NuGOweek nutrigenomics of foods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factory and Libraries for Automatic Metabolomic Exploration : F.L.A.M.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishari Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02226-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.169049.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piffoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000991" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9110250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy Marchal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlei Fiamoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djoumbou Feunang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Fernandes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy-Marchal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Marchal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661502v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Morais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pietruszka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pietruszka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594957v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595648v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herquelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739926v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishari Monsoor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02226-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.169049.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piffoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000991" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9110250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy Marchal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlei Fiamoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djoumbou Feunang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Fernandes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy-Marchal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Marchal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661502v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Morais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pietruszka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pietruszka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608297v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594957v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595648v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herquelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739926v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishari Monsoor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>