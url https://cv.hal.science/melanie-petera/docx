--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Petera </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLD2 is a marker for MASLD-HCC with early-stage fibrosis: revealed by lipidomic and gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf J. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.e70095. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study protocol for the exploration of metabolic syndrome in adults born with small weight for gestational age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1038. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.169049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Abila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166P Metabolomic prediction of breast cancer treatment toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.S248. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized procedures lead to comparable quantification of total oxylipins across laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dalloux-Chioccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Kampschulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), pp.1424-1436. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120000991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (10), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pre-frailty Sub-Phenotypes in Elderly Using Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149 (10), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxz125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas A Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight for gestational age and metabolically healthy obesity in adults from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.e011367. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 7 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary intake in young adults born small or appropriate for gestational age: data from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), 8 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pericard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (9), pp.1493-1495. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated decision support in the analytical reliability assessment of biomarker candidates: a multicriteria optimization framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfried Salanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Frailty sub-phenotype exploration by a multidimensional approach for an earlier integrative diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th world congress on aging and geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA, un « marqueur-cible » potentiel pour le CHC-MASLD à un stade précoce de fibrose : analyse par approche des « omiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD 2024 - Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marynka Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques RFMF Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dupérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual conference of the metabolomics society. Metabolomics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02240913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13167-017-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary terpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djoumbou Feunang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protéines sanguines marqueurs de prédiction du syndrome métabolique ? Une étude cas-témoins nichée dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ACR/ARHP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of external metabolomic data from human cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data analysis I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics enabled the identification of pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. 175 p., 2018, Livre des résumés des 11ème JS du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized selection process to identify a metabolic syndrome metabolomic/lipidomic signature in older adults of the NuAge cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 8, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society –Developing Preventive Actions in Geriatrics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary monoterpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Varna, Bulgaria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02242452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Réunion Scientifique AFERO - Paris 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. , n.p., 2015, Journées Francophones de Nutrition (JFN) 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition - The DIAPASON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 43 p., 2014, Livre des résumés Journée Scientifique 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. 161 p., 2014, 11th NuGOweek nutrigenomics of foods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factory and Libraries for Automatic Metabolomic Exploration : F.L.A.M.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishari Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélanie Petera </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLD2 is a marker for MASLD-HCC with early-stage fibrosis: revealed by lipidomic and gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User‐Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study protocol for the exploration of metabolic syndrome in adults born with small weight for gestational age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1038. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.169049.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Abila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166P Metabolomic prediction of breast cancer treatment toxicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.S248. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized procedures lead to comparable quantification of total oxylipins across laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dalloux-Chioccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Kampschulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), pp.1424-1436. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120000991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (10), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pre-frailty Sub-Phenotypes in Elderly Using Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149 (10), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxz125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas A Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight for gestational age and metabolically healthy obesity in adults from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.e011367. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the metabolome in response to disease activity of rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 7 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12891-016-1214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary intake in young adults born small or appropriate for gestational age: data from the Haguenau cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), 8 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pericard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (9), pp.1493-1495. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated decision support in the analytical reliability assessment of biomarker candidates: a multicriteria optimization framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfried Salanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Frailty sub-phenotype exploration by a multidimensional approach for an earlier integrative diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th world congress on aging and geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA, un « marqueur-cible » potentiel pour le CHC-MASLD à un stade précoce de fibrose : analyse par approche des « omiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD 2024 - Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marynka Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Mack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques RFMF Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Hohenester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dupérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual conference of the metabolomics society. Metabolomics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Demidem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02240913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13167-017-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02241985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary terpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djoumbou Feunang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protéines sanguines marqueurs de prédiction du syndrome métabolique ? Une étude cas-témoins nichée dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ACR/ARHP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Dahboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of external metabolomic data from human cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Fialho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lain Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Borgsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Opialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data analysis I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Y. Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Urpi-Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gaudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Haye, Netherlands. 300 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics enabled the identification of pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. 175 p., 2018, Livre des résumés des 11ème JS du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized selection process to identify a metabolic syndrome metabolomic/lipidomic signature in older adults of the NuAge cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 8, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society –Developing Preventive Actions in Geriatrics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pietruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of metabolism as a tool to identify new metabolites of dietary monoterpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlei Fiamoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGO week 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Varna, Bulgaria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboMeeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrain Low Yanwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02242452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Réunion Scientifique AFERO - Paris 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. , n.p., 2015, Journées Francophones de Nutrition (JFN) 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misharl Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. 161 p., 2014, 11th NuGOweek nutrigenomics of foods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition - The DIAPASON project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 43 p., 2014, Livre des résumés Journée Scientifique 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factory and Libraries for Automatic Metabolomic Exploration : F.L.A.M.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishari Monsoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02226-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.169049.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piffoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000991" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9110250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy Marchal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlei Fiamoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djoumbou Feunang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Fernandes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy-Marchal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Marchal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661502v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Morais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pietruszka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pietruszka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608297v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594957v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595648v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herquelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739926v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishari Monsoor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02226-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.169049.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piffoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120000991" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9110250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy Marchal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlei Fiamoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djoumbou Feunang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740260v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Fernandes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy-Marchal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Marchal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661502v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291478v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736369v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Morais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pietruszka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736132v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pietruszka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608297v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594957v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739926v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herquelot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738664v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743239v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishari Monsoor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>