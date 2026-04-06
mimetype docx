--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -130,5323 +130,5189 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental Vulnerability in Alzheimer's Disease and Frontotemporal Dementia</w:t>
+                <w:t xml:space="preserve">Inhibition of p38α MAPK increases short-term astrocyte reactivity: the exploratory VIP trial in early Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Laury Marie Siguier</w:t>
+                <w:t xml:space="preserve">Dominique Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">Alexandre Da-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Pages</w:t>
+                <w:t xml:space="preserve">Agathe Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Gérard</w:t>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rafiq</w:t>
+                <w:t xml:space="preserve">Marie Goubeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.70322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-025-03625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215162v1</w:t>
+                <w:t xml:space="preserve">hal-05401662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of p38α MAPK increases short-term astrocyte reactivity: the exploratory VIP trial in early Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental Vulnerability in Alzheimer's Disease and Frontotemporal Dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gouilly</w:t>
+                <w:t xml:space="preserve">Perrine Laury Marie Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Da-Costa</w:t>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vrillon</w:t>
+                <w:t xml:space="preserve">Bérengère Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+                <w:t xml:space="preserve">Fleur Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Goubeaud</w:t>
+                <w:t xml:space="preserve">Marie Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.298. </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-025-03625-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.70322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401662v1</w:t>
+                <w:t xml:space="preserve">hal-05215162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocator protein (TSPO) genotype does not change cerebrospinal fluid levels of glial activation, axonal and synaptic damage markers in early Alzheimer’s disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI hypoperfusion as a determinant of cognitive impairment in adults with Moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Goubeaud</w:t>
+                <w:t xml:space="preserve">Marine Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Catala</w:t>
+                <w:t xml:space="preserve">Jean Darcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brandicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2024.103626⟩</w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23969873241240829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870269v1</w:t>
+                <w:t xml:space="preserve">hal-04592477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocator protein (TSPO) genotype does not change cerebrospinal fluid levels of glial activation, axonal and synaptic damage markers in early Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Catala</w:t>
+                <w:t xml:space="preserve">Diffusion tensor imaging and gray matter volumetry to evaluate cerebral remodeling processes after a pure motor stroke: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Colitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2024.103626⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271 (10), pp.6876-6887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12648-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506104v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI hypoperfusion as a determinant of cognitive impairment in adults with Moyamoya angiopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brandicourt</w:t>
+                <w:t xml:space="preserve">Neuropsychological assessment in pediatric epilepsy surgery: A French procedure consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23969873241240829⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (6), pp.494-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592477v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can neurodevelopmental disorders influence the course of neurodegenerative diseases? A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Baudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99, pp.102354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological assessment in pediatric epilepsy surgery: A French procedure consensus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bilger</w:t>
+                <w:t xml:space="preserve">Prevalence and characteristics of vascular cognitive impairment in a European cohort of adult patients with Moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271 (9), pp.5976-5984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12555-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331030v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion tensor imaging and gray matter volumetry to evaluate cerebral remodeling processes after a pure motor stroke: a longitudinal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-vivo diagnosis of cerebral amyloid angiopathy: an updated review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Périole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12648-y⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.19 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/wco.0000000000001236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711991v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of vascular cognitive impairment in a European cohort of adult patients with Moyamoya angiopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mirabel</w:t>
+                <w:t xml:space="preserve">Galantamine combined with cognitive rehabilitation on post-stroke cognitive impairment: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengère Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12555-2⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2024.2409355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700851v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo diagnosis of cerebral amyloid angiopathy: an updated review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Translocator protein (TSPO) genotype does not change cerebrospinal fluid levels of glial activation, axonal and synaptic damage markers in early Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goubeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.103626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2024.103626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/wco.0000000000001236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04697221v1</w:t>
+                <w:t xml:space="preserve">hal-04870269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galantamine combined with cognitive rehabilitation on post-stroke cognitive impairment: a proof-of-concept study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+                <w:t xml:space="preserve">Update on the Efficacy of Cognitive Rehabilitation After Moderate to Severe Traumatic Brain Injury: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallaury Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699052.2024.2409355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930545v1</w:t>
+                <w:t xml:space="preserve">hal-04591859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the Efficacy of Cognitive Rehabilitation After Moderate to Severe Traumatic Brain Injury: A Scoping Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Effects of sociodemographic and player characteristics on baseline cognitive performance in 1000 rugby players: A retrospective 8-year follow-up study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (12), pp.676-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591859v1</w:t>
+                <w:t xml:space="preserve">hal-04592068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sociodemographic and player characteristics on baseline cognitive performance in 1000 rugby players: A retrospective 8-year follow-up study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formes neurologiques du COVID long de l’adulte : approche critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207 (7), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04592068v1</w:t>
+                <w:t xml:space="preserve">hal-04931329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes neurologiques du COVID long de l’adulte : approche critique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Alvarez</w:t>
+                <w:t xml:space="preserve">Clinical heterogeneity of neuro-inflammatory PET profiles in early Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goubeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1189278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1189278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.06.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04931329v1</w:t>
+                <w:t xml:space="preserve">hal-04700008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical heterogeneity of neuro-inflammatory PET profiles in early Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Catala</w:t>
+                <w:t xml:space="preserve">The role of neuropsychological assessment in adults with attention deficit/hyperactivity disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Milongo-Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (4), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1189278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04700008v1</w:t>
+                <w:t xml:space="preserve">hal-03764299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of neuropsychological assessment in adults with attention deficit/hyperactivity disorders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Lemesle</w:t>
+                <w:t xml:space="preserve">IRM encéphalique : quelle place dans le bilan des maladies neurologiques à expression cognitive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cousineau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Milongo-Rigal</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.praneu.2021.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03764299v1</w:t>
+                <w:t xml:space="preserve">hal-04930568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRM encéphalique : quelle place dans le bilan des maladies neurologiques à expression cognitive ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Tisserand</w:t>
+                <w:t xml:space="preserve">Florbetapir Regional Distribution in Cerebral Amyloid Angiopathy and Alzheimer’s Disease: A PET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (4), pp.1607-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.praneu.2021.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930568v1</w:t>
+                <w:t xml:space="preserve">hal-04591710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florbetapir Regional Distribution in Cerebral Amyloid Angiopathy and Alzheimer’s Disease: A PET Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+                <w:t xml:space="preserve">Decreased frontal white-matter diffusion and improved cognitive flexibility after burr-hole surgery in moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catalaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12883-020-1614-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-190625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591710v1</w:t>
+                <w:t xml:space="preserve">hal-04649816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased frontal white-matter diffusion and improved cognitive flexibility after burr-hole surgery in moyamoya angiopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Catalaa</w:t>
+                <w:t xml:space="preserve">L’évaluation neuropsychologique des patients candidats à une chirurgie de l’épilepsie : recommandations francophones dans la population pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Breuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.S7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12883-020-1614-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04649816v1</w:t>
+                <w:t xml:space="preserve">hal-04930574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation neuropsychologique des patients candidats à une chirurgie de l’épilepsie : recommandations francophones dans la population pédiatrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amyloid-β transmission through cardiac surgery using cadaveric dura mater patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Boutin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Siegfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (4), pp.440-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2019-321927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930574v1</w:t>
+                <w:t xml:space="preserve">hal-04660028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid-β transmission through cardiac surgery using cadaveric dura mater patch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">French neuropsychological procedure consensus in epilepsy surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Payoux</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Forthoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.106522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.106522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2019-321927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660028v1</w:t>
+                <w:t xml:space="preserve">hal-02395371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underlying Small Vessel Disease Associated With Mixed Cerebral Microbleeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2019.01126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French neuropsychological procedure consensus in epilepsy surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">Risk of Intracerebral Hemorrhage and Mortality After Convexity Subarachnoid Hemorrhage in Cerebral Amyloid Angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Bilger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natacha Forthoffer</w:t>
+                <w:t xml:space="preserve">Alain Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Patsoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (9), pp.2562-2564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.026244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.106522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395371v1</w:t>
+                <w:t xml:space="preserve">hal-04650186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlarged perivascular spaces and florbetapir uptake in patients with intracerebral hemorrhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (11), pp.2339-2347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-019-04441-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Intracerebral Hemorrhage and Mortality After Convexity Subarachnoid Hemorrhage in Cerebral Amyloid Angiopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+                <w:t xml:space="preserve">Involvement of the Cingulate Cortex in Anosognosia: A Multimodal Neuroimaging Study in Alzheimer’s Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaıs Gane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.026244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650186v1</w:t>
+                <w:t xml:space="preserve">hal-04591442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the Cingulate Cortex in Anosognosia: A Multimodal Neuroimaging Study in Alzheimer’s Disease Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral amyloid angiopathy-related cognitive impairment: The search for a specific neuropsychological pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (9), pp.562-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-180324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591442v1</w:t>
+                <w:t xml:space="preserve">hal-04930742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral amyloid angiopathy-related cognitive impairment: The search for a specific neuropsychological pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Impact of spontaneous intracerebral hemorrhage on cognitive functioning: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Raposo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-F. Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 173 (9), pp.562-565. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.481-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930742v1</w:t>
+                <w:t xml:space="preserve">hal-04591433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of cognitive impairment after intracerebral hemorrhage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Florbetapir imaging in cerebral amyloid angiopathy-related hemorrhages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aicha Lyoubi</w:t>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (7), pp.697-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591424v1</w:t>
+                <w:t xml:space="preserve">hal-04591431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florbetapir imaging in cerebral amyloid angiopathy-related hemorrhages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+                <w:t xml:space="preserve">Cortical superficial siderosis and acute convexity subarachnoid hemorrhage in cerebral amyloid angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Patsoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.13484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591431v1</w:t>
+                <w:t xml:space="preserve">hal-04930737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spontaneous intracerebral hemorrhage on cognitive functioning: An update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Péran</w:t>
+                <w:t xml:space="preserve">High prevalence of cognitive impairment after intracerebral hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Lyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591433v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical superficial siderosis and acute convexity subarachnoid hemorrhage in cerebral amyloid angiopathy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated long-term forgetting and autobiographical memory disorders in temporal lobe epilepsy: One entity or two?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.498-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.13484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930737v1</w:t>
+                <w:t xml:space="preserve">hal-04930747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated long-term forgetting and autobiographical memory disorders in temporal lobe epilepsy: One entity or two?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thalamic amnesia after infarct: The role of the mammillothalamic tract and mediodorsal nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (20), pp.1928-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930747v1</w:t>
+                <w:t xml:space="preserve">hal-04591411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamic amnesia after infarct: The role of the mammillothalamic tract and mediodorsal nucleus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 86 (20), pp.1928-1928. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 85 (24), pp.2107--2115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000002226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591411v1</w:t>
+                <w:t xml:space="preserve">hal-02344891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neuropsychological outcome after carbon monoxide exposure following a storm: a case-control study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2377-14-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000002226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344891v1</w:t>
+                <w:t xml:space="preserve">inserm-01072150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological outcome after carbon monoxide exposure following a storm: a case-control study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke in patients with good recovery: answer to R.E Mark's letter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (7), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-1331.2012.03734.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2377-14-153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01072150v1</w:t>
+                <w:t xml:space="preserve">hal-04930758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke in patients with good recovery: answer to R.E Mark's letter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-1331.2012.03734.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04930758v1</w:t>
+                <w:t xml:space="preserve">hal-04591329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (4), pp.877-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke with 'good recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-1331.2011.03450.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591329v1</w:t>
+                <w:t xml:space="preserve">hal-00667241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke with 'good recovery</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Berg, c'est plus difficile que Mozart!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Demonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 167(2), A140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5456,253 +5322,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles cognitifs d’origine vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale – Neurologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0(0), pp.1-12, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération neuropsychologique d’origine vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité sur la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-55, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5712,105 +5578,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des troubles cognitifs d’origine vasculaire et traumatique : des mécanismes physiopathologiques à la remédiation cognitive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Planton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université toulouse 3 Paul Sabatier, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04931346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5878,51 +5744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBA4961F"/>
+    <w:nsid w:val="265801DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6109,51 +5975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-planton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Laury Marie Siguier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70322" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da-Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goubeaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03625-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2024.103626" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brandicourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873241240829" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102354" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colitti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12648-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirabel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12555-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte P&#233;riole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Pages" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2409355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Loisel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.07.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tessier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisserand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Almeida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1189278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milongo-Rigal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.01.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930568v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190625" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubiere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Planton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cazzola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catalaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-020-1614-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Breuillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brissart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-321927" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04705736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01126" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04441-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04650186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsoura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.026244" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#305;s Gane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180324" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raposo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Albucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Branchu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Lyoubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178886" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004228" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calviere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cazzola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patsoura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13484" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pag&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002730" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2012.03734.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T8ZN3TV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peiffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Barbeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2011.03450.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D82RQBLN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bezy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-planton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401662v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouilly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da-Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goubeaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03625-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Laury Marie Siguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giroud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brandicourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873241240829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colitti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12648-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirabel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12555-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte P&#233;riole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001236" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Pages" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2409355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2024.103626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Loisel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.07.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisserand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.09.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Almeida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.06.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1189278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milongo-Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190625" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Planton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cazzola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catalaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-020-1614-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Breuillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brissart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-321927" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04705736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04650186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsoura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.026244" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04441-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#305;s Gane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180324" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raposo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Albucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calviere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cazzola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patsoura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13484" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Branchu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Lyoubi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178886" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pag&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2012.03734.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T8ZN3TV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peiffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Barbeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2011.03450.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D82RQBLN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bezy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>