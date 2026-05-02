--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -566,429 +566,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion tensor imaging and gray matter volumetry to evaluate cerebral remodeling processes after a pure motor stroke: a longitudinal study</w:t>
+                <w:t xml:space="preserve">Can neurodevelopmental disorders influence the course of neurodegenerative diseases? A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+                <w:t xml:space="preserve">Perrine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lafuma</w:t>
+                <w:t xml:space="preserve">Éloïse Baudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rigal</w:t>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Colitti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+                <w:t xml:space="preserve">Alix Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12648-y⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99, pp.102354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711991v1</w:t>
+                <w:t xml:space="preserve">hal-04753591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological assessment in pediatric epilepsy surgery: A French procedure consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laguitton</w:t>
+                <w:t xml:space="preserve">M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boutin</w:t>
+                <w:t xml:space="preserve">H. Brissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Brissart</w:t>
+                <w:t xml:space="preserve">D. Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180 (6), pp.494-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can neurodevelopmental disorders influence the course of neurodegenerative diseases? A scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion tensor imaging and gray matter volumetry to evaluate cerebral remodeling processes after a pure motor stroke: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Siguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">Marie Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éloïse Baudou</w:t>
+                <w:t xml:space="preserve">Julien Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chaix</w:t>
+                <w:t xml:space="preserve">Nina Colitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Delage</w:t>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99, pp.102354. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271 (10), pp.6876-6887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12648-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753591v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and characteristics of vascular cognitive impairment in a European cohort of adult patients with Moyamoya angiopathy</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengère Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2814,377 +2814,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French neuropsychological procedure consensus in epilepsy surgery</w:t>
+                <w:t xml:space="preserve">Underlying Small Vessel Disease Associated With Mixed Cerebral Microbleeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brissart</w:t>
+                <w:t xml:space="preserve">Clemence Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bulteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Forthoffer</w:t>
+                <w:t xml:space="preserve">Jean François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.106522⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395371v1</w:t>
+                <w:t xml:space="preserve">hal-04705736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying Small Vessel Disease Associated With Mixed Cerebral Microbleeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French neuropsychological procedure consensus in epilepsy surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Blanc</w:t>
+                <w:t xml:space="preserve">Mathias Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Viguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">Christine Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Albucher</w:t>
+                <w:t xml:space="preserve">Natacha Forthoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1126. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.106522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.106522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705736v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Intracerebral Hemorrhage and Mortality After Convexity Subarachnoid Hemorrhage in Cerebral Amyloid Angiopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Patsoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (9), pp.2562-2564. </w:t>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (11), pp.2339-2347. </w:t>
@@ -3601,563 +3601,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spontaneous intracerebral hemorrhage on cognitive functioning: An update</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Raposo</w:t>
+                <w:t xml:space="preserve">High prevalence of cognitive impairment after intracerebral hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Danet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Albucher</w:t>
+                <w:t xml:space="preserve">Laura Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Péran</w:t>
+                <w:t xml:space="preserve">Aicha Lyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.481-489. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591433v1</w:t>
+                <w:t xml:space="preserve">hal-04591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florbetapir imaging in cerebral amyloid angiopathy-related hemorrhages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Payoux</w:t>
+                <w:t xml:space="preserve">Impact of spontaneous intracerebral hemorrhage on cognitive functioning: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+                <w:t xml:space="preserve">L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004228⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.481-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591431v1</w:t>
+                <w:t xml:space="preserve">hal-04591433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical superficial siderosis and acute convexity subarachnoid hemorrhage in cerebral amyloid angiopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Calviere</w:t>
+                <w:t xml:space="preserve">Florbetapir imaging in cerebral amyloid angiopathy-related hemorrhages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cazzola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Patsoura</w:t>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.13484⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (7), pp.697-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930737v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of cognitive impairment after intracerebral hemorrhage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+                <w:t xml:space="preserve">Cortical superficial siderosis and acute convexity subarachnoid hemorrhage in cerebral amyloid angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Branchu</w:t>
+                <w:t xml:space="preserve">V. Cazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Lyoubi</w:t>
+                <w:t xml:space="preserve">S. Patsoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178886. </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.13484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591424v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated long-term forgetting and autobiographical memory disorders in temporal lobe epilepsy: One entity or two?</w:t>
               </w:r>
@@ -4759,295 +4759,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier</w:t>
+                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-883. </w:t>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591329v1</w:t>
+                <w:t xml:space="preserve">hal-00674542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
+                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-83. </w:t>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674542v1</w:t>
+                <w:t xml:space="preserve">hal-04591329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke with 'good recovery</w:t>
               </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,51 +5349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles cognitifs d’origine vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5448,51 +5448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération neuropsychologique d’origine vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="265801DC"/>
+    <w:nsid w:val="07050113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5975,51 +5975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-planton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401662v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouilly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da-Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goubeaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03625-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Laury Marie Siguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giroud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brandicourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873241240829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colitti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12648-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirabel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12555-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte P&#233;riole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001236" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Pages" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2409355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2024.103626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Loisel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.07.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisserand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.09.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Almeida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.06.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1189278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milongo-Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190625" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Planton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cazzola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catalaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-020-1614-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Breuillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brissart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-321927" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04705736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04650186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsoura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.026244" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04441-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#305;s Gane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180324" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raposo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Albucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calviere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cazzola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patsoura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13484" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Branchu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Lyoubi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178886" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pag&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2012.03734.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T8ZN3TV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peiffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Barbeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2011.03450.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D82RQBLN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bezy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-planton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401662v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouilly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da-Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goubeaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03625-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Laury Marie Siguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giroud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brandicourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873241240829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colitti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12648-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirabel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12555-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte P&#233;riole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001236" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Pages" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2409355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2024.103626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Loisel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.07.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisserand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.09.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Almeida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.06.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1189278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milongo-Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190625" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Planton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cazzola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catalaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-020-1614-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Breuillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brissart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-321927" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04705736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04650186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsoura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.026244" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04441-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#305;s Gane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180324" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raposo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Albucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Branchu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Lyoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178886" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004228" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calviere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cazzola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patsoura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13484" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pag&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2012.03734.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T8ZN3TV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peiffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Barbeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2011.03450.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D82RQBLN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bezy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>