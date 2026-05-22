--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">melanie-planton</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=lyNd8TgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -130,5189 +151,5323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of p38α MAPK increases short-term astrocyte reactivity: the exploratory VIP trial in early Alzheimer’s disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral Amyloid Angiopathy and Risk of Dementia in Patients With Cognitive Complaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Da-Costa</w:t>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vrillon</w:t>
+                <w:t xml:space="preserve">Matthieu Morice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+                <w:t xml:space="preserve">Thomas Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Goubeaud</w:t>
+                <w:t xml:space="preserve">Marianne Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Conhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-025-03625-x⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000218009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401662v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental Vulnerability in Alzheimer's Disease and Frontotemporal Dementia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of p38α MAPK increases short-term astrocyte reactivity: the exploratory VIP trial in early Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">Dominique Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Pages</w:t>
+                <w:t xml:space="preserve">Alexandre Da-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Gérard</w:t>
+                <w:t xml:space="preserve">Agathe Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rafiq</w:t>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goubeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-025-03625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215162v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI hypoperfusion as a determinant of cognitive impairment in adults with Moyamoya angiopathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neurodevelopmental Vulnerability in Alzheimer's Disease and Frontotemporal Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Laury Marie Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brandicourt</w:t>
+                <w:t xml:space="preserve">Bérengère Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23969873241240829⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.70322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592477v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can neurodevelopmental disorders influence the course of neurodegenerative diseases? A scoping review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion tensor imaging and gray matter volumetry to evaluate cerebral remodeling processes after a pure motor stroke: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chaix</w:t>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Delage</w:t>
+                <w:t xml:space="preserve">Marie Lafuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Colitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271 (10), pp.6876-6887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12648-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753591v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological assessment in pediatric epilepsy surgery: A French procedure consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180 (6), pp.494-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion tensor imaging and gray matter volumetry to evaluate cerebral remodeling processes after a pure motor stroke: a longitudinal study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI hypoperfusion as a determinant of cognitive impairment in adults with Moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Colitti</w:t>
+                <w:t xml:space="preserve">Marine Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+                <w:t xml:space="preserve">Jean Darcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brandicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12648-y⟩</w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23969873241240829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711991v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of vascular cognitive impairment in a European cohort of adult patients with Moyamoya angiopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can neurodevelopmental disorders influence the course of neurodegenerative diseases? A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Machado</w:t>
+                <w:t xml:space="preserve">Perrine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Reyes</w:t>
+                <w:t xml:space="preserve">Éloïse Baudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mirabel</w:t>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12555-2⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99, pp.102354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700851v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo diagnosis of cerebral amyloid angiopathy: an updated review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence and characteristics of vascular cognitive impairment in a European cohort of adult patients with Moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/wco.0000000000001236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271 (9), pp.5976-5984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12555-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697221v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galantamine combined with cognitive rehabilitation on post-stroke cognitive impairment: a proof-of-concept study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In-vivo diagnosis of cerebral amyloid angiopathy: an updated review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Périole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2024.2409355⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.19 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/wco.0000000000001236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930545v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocator protein (TSPO) genotype does not change cerebrospinal fluid levels of glial activation, axonal and synaptic damage markers in early Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Catala</w:t>
+                <w:t xml:space="preserve">Galantamine combined with cognitive rehabilitation on post-stroke cognitive impairment: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengère Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2024.2409355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2024.103626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04870269v1</w:t>
+                <w:t xml:space="preserve">hal-04930545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the Efficacy of Cognitive Rehabilitation After Moderate to Severe Traumatic Brain Injury: A Scoping Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mallaury Loisel</w:t>
+                <w:t xml:space="preserve">Translocator protein (TSPO) genotype does not change cerebrospinal fluid levels of glial activation, axonal and synaptic damage markers in early Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brauge</w:t>
+                <w:t xml:space="preserve">Elsa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goubeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Hélène Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (2), pp.315-330. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.103626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2024.103626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591859v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sociodemographic and player characteristics on baseline cognitive performance in 1000 rugby players: A retrospective 8-year follow-up study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Update on the Efficacy of Cognitive Rehabilitation After Moderate to Severe Traumatic Brain Injury: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tisserand</w:t>
+                <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Péran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">Mallaury Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.09.013⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592068v1</w:t>
+                <w:t xml:space="preserve">hal-04591859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes neurologiques du COVID long de l’adulte : approche critique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of sociodemographic and player characteristics on baseline cognitive performance in 1000 rugby players: A retrospective 8-year follow-up study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (12), pp.676-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931329v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical heterogeneity of neuro-inflammatory PET profiles in early Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Catala</w:t>
+                <w:t xml:space="preserve">Formes neurologiques du COVID long de l’adulte : approche critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1189278⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207 (7), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700008v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of neuropsychological assessment in adults with attention deficit/hyperactivity disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Carlier</w:t>
+                <w:t xml:space="preserve">Clinical heterogeneity of neuro-inflammatory PET profiles in early Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Milongo-Rigal</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goubeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 177 (4), pp.341-348. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1189278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1189278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764299v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRM encéphalique : quelle place dans le bilan des maladies neurologiques à expression cognitive ?</w:t>
+                <w:t xml:space="preserve">The role of neuropsychological assessment in adults with attention deficit/hyperactivity disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pariente</w:t>
+                <w:t xml:space="preserve">M. Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gouilly</w:t>
+                <w:t xml:space="preserve">B. Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rafiq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">M. Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Tisserand</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Milongo-Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.praneu.2021.03.010⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (4), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930568v1</w:t>
+                <w:t xml:space="preserve">hal-03764299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florbetapir Regional Distribution in Cerebral Amyloid Angiopathy and Alzheimer’s Disease: A PET Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRM encéphalique : quelle place dans le bilan des maladies neurologiques à expression cognitive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Payoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+                <w:t xml:space="preserve">J. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190625⟩</w:t>
+              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.praneu.2021.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591710v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased frontal white-matter diffusion and improved cognitive flexibility after burr-hole surgery in moyamoya angiopathy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Cazzola</w:t>
+                <w:t xml:space="preserve">Florbetapir Regional Distribution in Cerebral Amyloid Angiopathy and Alzheimer’s Disease: A PET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Catalaa</w:t>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12883-020-1614-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (4), pp.1607-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649816v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation neuropsychologique des patients candidats à une chirurgie de l’épilepsie : recommandations francophones dans la population pédiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+                <w:t xml:space="preserve">Decreased frontal white-matter diffusion and improved cognitive flexibility after burr-hole surgery in moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Breuillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">Paul Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Brissart</w:t>
+                <w:t xml:space="preserve">Melanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Boutin</w:t>
+                <w:t xml:space="preserve">Vanessa Cazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catalaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.066⟩</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12883-020-1614-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930574v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid-β transmission through cardiac surgery using cadaveric dura mater patch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation neuropsychologique des patients candidats à une chirurgie de l’épilepsie : recommandations francophones dans la population pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Breuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Payoux</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2019-321927⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.S7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660028v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying Small Vessel Disease Associated With Mixed Cerebral Microbleeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Amyloid-β transmission through cardiac surgery using cadaveric dura mater patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Siegfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean François Albucher</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (4), pp.440-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2019-321927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705736v1</w:t>
+                <w:t xml:space="preserve">hal-04660028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French neuropsychological procedure consensus in epilepsy surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Forthoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (4), pp.106522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.106522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Intracerebral Hemorrhage and Mortality After Convexity Subarachnoid Hemorrhage in Cerebral Amyloid Angiopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Underlying Small Vessel Disease Associated With Mixed Cerebral Microbleeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.026244⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650186v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlarged perivascular spaces and florbetapir uptake in patients with intracerebral hemorrhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (11), pp.2339-2347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-019-04441-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the Cingulate Cortex in Anosognosia: A Multimodal Neuroimaging Study in Alzheimer’s Disease Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+                <w:t xml:space="preserve">Risk of Intracerebral Hemorrhage and Mortality After Convexity Subarachnoid Hemorrhage in Cerebral Amyloid Angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Patsoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-180324⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (9), pp.2562-2564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.026244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591442v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral amyloid angiopathy-related cognitive impairment: The search for a specific neuropsychological pattern</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Involvement of the Cingulate Cortex in Anosognosia: A Multimodal Neuroimaging Study in Alzheimer’s Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaıs Gane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930742v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of cognitive impairment after intracerebral hemorrhage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aicha Lyoubi</w:t>
+                <w:t xml:space="preserve">Impact of spontaneous intracerebral hemorrhage on cognitive functioning: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.481-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591424v1</w:t>
+                <w:t xml:space="preserve">hal-04591433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spontaneous intracerebral hemorrhage on cognitive functioning: An update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Péran</w:t>
+                <w:t xml:space="preserve">Florbetapir imaging in cerebral amyloid angiopathy-related hemorrhages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (7), pp.697-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591433v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florbetapir imaging in cerebral amyloid angiopathy-related hemorrhages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+                <w:t xml:space="preserve">Cortical superficial siderosis and acute convexity subarachnoid hemorrhage in cerebral amyloid angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Patsoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004228⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.13484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591431v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical superficial siderosis and acute convexity subarachnoid hemorrhage in cerebral amyloid angiopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Cerebral amyloid angiopathy-related cognitive impairment: The search for a specific neuropsychological pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.13484⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (9), pp.562-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930737v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated long-term forgetting and autobiographical memory disorders in temporal lobe epilepsy: One entity or two?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High prevalence of cognitive impairment after intracerebral hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Lyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930747v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamic amnesia after infarct: The role of the mammillothalamic tract and mediodorsal nucleus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated long-term forgetting and autobiographical memory disorders in temporal lobe epilepsy: One entity or two?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.498-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591411v1</w:t>
+                <w:t xml:space="preserve">hal-04930747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Thalamic amnesia after infarct: The role of the mammillothalamic tract and mediodorsal nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 85 (24), pp.2107--2115. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 86 (20), pp.1928-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000002226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344891v1</w:t>
+                <w:t xml:space="preserve">hal-04591411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological outcome after carbon monoxide exposure following a storm: a case-control study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Birmes</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (24), pp.2107--2115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000002226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2377-14-153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01072150v1</w:t>
+                <w:t xml:space="preserve">hal-02344891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke in patients with good recovery: answer to R.E Mark's letter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neuropsychological outcome after carbon monoxide exposure following a storm: a case-control study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-1331.2012.03734.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2377-14-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04930758v1</w:t>
+                <w:t xml:space="preserve">inserm-01072150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-83. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674542v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke in patients with good recovery: answer to R.E Mark's letter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (7), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-1331.2012.03734.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591329v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke with 'good recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Planton</w:t>
+                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peiffer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Tardy</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-1331.2011.03450.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00667241v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neuropsychological outcome after a first symptomatic ischaemic stroke with 'good recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-1331.2011.03450.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Berg, c'est plus difficile que Mozart!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Demonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 167(2), A140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5322,253 +5477,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles cognitifs d’origine vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale – Neurologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0(0), pp.1-12, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération neuropsychologique d’origine vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité sur la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-55, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5578,105 +5733,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des troubles cognitifs d’origine vasculaire et traumatique : des mécanismes physiopathologiques à la remédiation cognitive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Planton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université toulouse 3 Paul Sabatier, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04931346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5744,51 +5899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07050113"/>
+    <w:nsid w:val="A4AE95B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5975,51 +6130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-planton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401662v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouilly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da-Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goubeaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03625-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Laury Marie Siguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giroud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brandicourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873241240829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colitti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12648-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirabel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12555-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte P&#233;riole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001236" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Pages" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2409355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2024.103626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Loisel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.07.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisserand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.09.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Almeida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.06.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1189278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milongo-Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190625" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Planton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cazzola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catalaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-020-1614-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Breuillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brissart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-321927" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04705736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04650186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsoura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.026244" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04441-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#305;s Gane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180324" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raposo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Albucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Branchu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Lyoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178886" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004228" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calviere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cazzola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patsoura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13484" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pag&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2012.03734.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T8ZN3TV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peiffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Barbeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2011.03450.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D82RQBLN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bezy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-planton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lyNd8TgAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morice Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lepetit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Conhoc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000218009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da-Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goubeaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03625-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Laury Marie Siguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rigal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colitti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12648-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giroud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brandicourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873241240829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calviere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirabel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12555-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte P&#233;riole" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wco.0000000000001236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Pages" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2409355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2024.103626" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Julien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Loisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisserand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.09.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.06.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1189278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemesle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milongo-Rigal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.01.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.03.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190625" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Planton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cazzola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catalaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-020-1614-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Breuillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brissart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-321927" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04705736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viguier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01126" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04441-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04650186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Patsoura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.026244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#305;s Gane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180324" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raposo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Albucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004228" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calviere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cazzola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patsoura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13484" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Branchu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Lyoubi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178886" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pag&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002730" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2377-14-153" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2012.03734.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T8ZN3TV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peiffer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Barbeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2011.03450.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D82RQBLN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bezy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931346v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>