--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melanie PLAZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2025, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la Prophylaxie préexposition à longue durée d’action chez les travailleuses du sexe et les HSH à San Pedro et Abidjan, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est difficile de la prendre tous les jours » : Initiations, arrêts précoces et perceptions de la prophylaxie pré-exposition (PrEP) orale parmi les travailleuses du sexe en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et détresse psychologique des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitateurs et freins à l’adhésion et au maintien des travailleuses du sexe dans une cohorte de santé sexuelle (projet ANRS 12381 Princesse) à San-Pedro en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant on traitait un peu à l’aveugle, c’était un diagnostic syndromique. » Perceptions des médecins dans une prise en charge globale des infections sexuellement transmissibles chez des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats scientifiques du projet PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de restitution du projet ANRS 12381 PRINCESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAC-CI; Onusida, Jun 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s hard to take it every day”: initiations, discontinuations & perceptions of oral preexposure prophylaxis among female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP among female sex workers: where are we? A literature review identifying knowledge gaps to guide the future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Mouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saleté n’a qu’à descendre » : rapport au corps et expériences vécues par les travailleuses du sexe en Côte d’Ivoire (projets ANRS 12361 PrEP-CI et ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierette Biligha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la prise en charge des condylomes acuminés en stratégie avancée dans une cohorte de travailleuses du sexe en Côte d’Ivoire : leçons apprises dans la cohorte ANRS 12381 Princesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Hervé Zonhoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et incidence des infections sexuellement transmissibles dans une cohorte de travailleuses du sexe à San Pedro, Côte d’Ivoire (Projet ANRS 12381 Princesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex workers and HIV acquisition in Côte d’Ivoire: the burden of precariousness and working conditions (ANRS 12361 PREP-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEREST, May 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers reached by two NGOs in Côte d’Ivoire: considerations for the future implementation of PrEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence du VIH chez des travailleuses du sexe en Côte d’Ivoire (PREPCI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: results from the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing PrEP among Female Sex Workers in Côte d’Ivoire: new challenges for models of care (PrEP-CI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for the Scientific Study of Population, Nov 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Test and Treat on the HIV Cascade: the Challenge of Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into care following universal home-based HIV testing in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions regarding long-acting pre-exposure prevention (PrEP) among female sex workers and men having sex with men in San Pedro and Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Kigali, Rwanda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and psychological distress of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We used to treat a bit blindly: it was a syndromic diagnosis”. Physicians’ perceptions of comprehensive management of sexually transmitted infections among sex workers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitators and barriers to the enrolment and retention of female sex workers in a sexual health cohort (ANRS 12381 PRINCESSE) in San-Pedro, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dirt just has to come down’: body perceptions and lived experiences of female sex workers in Côte d’Ivoire (ANRS 12361 PrEP-CI and ANRS 12381 PRINCESSE projects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and incidence of sexually transmitted infections in a cohort of female sex workers in San Pedro, Côte d'Ivoire (ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards à l'initiation de la PrEP orale chez les travailleuses du sexe en Côte d'Ivoire (projet ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays to PrEP initiation among female sex workers in Côte d'Ivoire (ANRS 12381 PRINCESSE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival among people living with HIV in rural South Africa: results from 6 years of observation in the ANRS 12249 treatment as prevention trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing referral to increase linkage to HIV care in rural South Africa: example from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of implementing PrEP: the case of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ICASA International Conference on AIDS and STIs in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromic and biological screening for sexually transmitted infections in female sex workers in Côte d’Ivoire: the ANRS 12381 PRINCESSE cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N’zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ahuatchi Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1535122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and feasibility of home and hospital follow-up in Burkina Faso and Guinea: A mixed-method study among patients of the COVID-19 Coverage-Africa clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamba Issiaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.e0001545. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0001545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early HIV treatment and survival over six years of observation in the ANRS 12249 Treatment as Prevention Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne‐gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.922-928. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an outpatient clinical trial on COVID-19 treatment in an emergency epidemic context: a mixed methods study among operational and research stakeholders within the Coverage trial, Bordeaux (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Loniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-022-00999-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of COVID-19 among communities of Conakry (Guinea): a qualitative study exploring the context of the ANRS COV33 Coverage-Africa therapeutic trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fritzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e061715. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of HIV infection and associated factors among female sex workers in Côte d’Ivoire, results of the ANRS 12361 PrEP-CI study using recent infection assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N. Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0271988. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based healthcare package combining testing and prevention tools, including pre-exposure prophylaxis (PrEP), immediate HIV treatment, management of hepatitis B virus, and sexual and reproductive health (SRH), targeting female sex workers (FSWs) in Côte d’Ivoire: the ANRS 12381 PRINCESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2214. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test but not treat: Community members' experiences with barriers and facilitators to universal antiretroviral therapy uptake in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239513. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers in Côte d’Ivoire: a mixed-methods study to prepare the future implementation of pre-exposure prophylaxis (PrEP) for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e028508 (1-12). </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (10), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you are here at the clinic, you do not know how many people need help in the community&amp;quot;: Perspectives of home-based HIV services from health care workers in rural KwaZulu-Natal, South Africa in the era of universal test-and-treat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gumede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 13 (11), pp.e0202473. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing preexposure prophylaxis among key populations: an opportunity for patient-centered services and management of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.829-830. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to HIV care in the context of universal test and treat: challenges within the ANRS 12249 TasP cluster-randomized trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20913. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with antiretroviral treatment initiation amongst HIV-positive individuals linked to care within a universal test and treat programme: early findings of the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in care prior to antiretroviral treatment eligibility in sub-Saharan Africa: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.e006927. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-006927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of treatment guidelines and evolution of ART initiation in rural South Africa: data of a large HIV care and treatment programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevindra Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Barnighausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.452. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-015-1207-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrières à l'initiation des traitements antirétroviraux : le cas d'une zone rurale de la région du KwaZulu Natal en Afrique du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melanie PLAZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la Prophylaxie préexposition à longue durée d’action chez les travailleuses du sexe et les HSH à San Pedro et Abidjan, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2025, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est difficile de la prendre tous les jours » : Initiations, arrêts précoces et perceptions de la prophylaxie pré-exposition (PrEP) orale parmi les travailleuses du sexe en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats scientifiques du projet PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de restitution du projet ANRS 12381 PRINCESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAC-CI; Onusida, Jun 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitateurs et freins à l’adhésion et au maintien des travailleuses du sexe dans une cohorte de santé sexuelle (projet ANRS 12381 Princesse) à San-Pedro en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant on traitait un peu à l’aveugle, c’était un diagnostic syndromique. » Perceptions des médecins dans une prise en charge globale des infections sexuellement transmissibles chez des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et détresse psychologique des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s hard to take it every day”: initiations, discontinuations & perceptions of oral preexposure prophylaxis among female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP among female sex workers: where are we? A literature review identifying knowledge gaps to guide the future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Mouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saleté n’a qu’à descendre » : rapport au corps et expériences vécues par les travailleuses du sexe en Côte d’Ivoire (projets ANRS 12361 PrEP-CI et ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierette Biligha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la prise en charge des condylomes acuminés en stratégie avancée dans une cohorte de travailleuses du sexe en Côte d’Ivoire : leçons apprises dans la cohorte ANRS 12381 Princesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Hervé Zonhoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et incidence des infections sexuellement transmissibles dans une cohorte de travailleuses du sexe à San Pedro, Côte d’Ivoire (Projet ANRS 12381 Princesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers reached by two NGOs in Côte d’Ivoire: considerations for the future implementation of PrEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex workers and HIV acquisition in Côte d’Ivoire: the burden of precariousness and working conditions (ANRS 12361 PREP-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEREST, May 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence du VIH chez des travailleuses du sexe en Côte d’Ivoire (PREPCI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: results from the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing PrEP among Female Sex Workers in Côte d’Ivoire: new challenges for models of care (PrEP-CI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for the Scientific Study of Population, Nov 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Test and Treat on the HIV Cascade: the Challenge of Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into care following universal home-based HIV testing in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions regarding long-acting pre-exposure prevention (PrEP) among female sex workers and men having sex with men in San Pedro and Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Kigali, Rwanda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We used to treat a bit blindly: it was a syndromic diagnosis”. Physicians’ perceptions of comprehensive management of sexually transmitted infections among sex workers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and psychological distress of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitators and barriers to the enrolment and retention of female sex workers in a sexual health cohort (ANRS 12381 PRINCESSE) in San-Pedro, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dirt just has to come down’: body perceptions and lived experiences of female sex workers in Côte d’Ivoire (ANRS 12361 PrEP-CI and ANRS 12381 PRINCESSE projects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards à l'initiation de la PrEP orale chez les travailleuses du sexe en Côte d'Ivoire (projet ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and incidence of sexually transmitted infections in a cohort of female sex workers in San Pedro, Côte d'Ivoire (ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays to PrEP initiation among female sex workers in Côte d'Ivoire (ANRS 12381 PRINCESSE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival among people living with HIV in rural South Africa: results from 6 years of observation in the ANRS 12249 treatment as prevention trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of implementing PrEP: the case of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ICASA International Conference on AIDS and STIs in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing referral to increase linkage to HIV care in rural South Africa: example from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromic and biological screening for sexually transmitted infections in female sex workers in Côte d’Ivoire: the ANRS 12381 PRINCESSE cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N’zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ahuatchi Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1535122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and feasibility of home and hospital follow-up in Burkina Faso and Guinea: A mixed-method study among patients of the COVID-19 Coverage-Africa clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamba Issiaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.e0001545. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0001545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an outpatient clinical trial on COVID-19 treatment in an emergency epidemic context: a mixed methods study among operational and research stakeholders within the Coverage trial, Bordeaux (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Loniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-022-00999-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early HIV treatment and survival over six years of observation in the ANRS 12249 Treatment as Prevention Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne‐gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.922-928. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of COVID-19 among communities of Conakry (Guinea): a qualitative study exploring the context of the ANRS COV33 Coverage-Africa therapeutic trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fritzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e061715. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of HIV infection and associated factors among female sex workers in Côte d’Ivoire, results of the ANRS 12361 PrEP-CI study using recent infection assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N. Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0271988. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based healthcare package combining testing and prevention tools, including pre-exposure prophylaxis (PrEP), immediate HIV treatment, management of hepatitis B virus, and sexual and reproductive health (SRH), targeting female sex workers (FSWs) in Côte d’Ivoire: the ANRS 12381 PRINCESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2214. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers in Côte d’Ivoire: a mixed-methods study to prepare the future implementation of pre-exposure prophylaxis (PrEP) for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e028508 (1-12). </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test but not treat: Community members' experiences with barriers and facilitators to universal antiretroviral therapy uptake in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239513. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (10), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you are here at the clinic, you do not know how many people need help in the community&amp;quot;: Perspectives of home-based HIV services from health care workers in rural KwaZulu-Natal, South Africa in the era of universal test-and-treat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gumede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 13 (11), pp.e0202473. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing preexposure prophylaxis among key populations: an opportunity for patient-centered services and management of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.829-830. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to HIV care in the context of universal test and treat: challenges within the ANRS 12249 TasP cluster-randomized trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20913. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with antiretroviral treatment initiation amongst HIV-positive individuals linked to care within a universal test and treat programme: early findings of the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in care prior to antiretroviral treatment eligibility in sub-Saharan Africa: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.e006927. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-006927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of treatment guidelines and evolution of ART initiation in rural South Africa: data of a large HIV care and treatment programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevindra Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Barnighausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.452. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-015-1207-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrières à l'initiation des traitements antirétroviraux : le cas d'une zone rurale de la région du KwaZulu Natal en Afrique du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Nouaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marcelle Dedocoton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coffie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Youssoufa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Juliard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Maouhoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meertens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mouquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierette Biligha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Herv&#233; Zonhoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Agoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Z&#233;bago" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Masumbuko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anoma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Kouame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Farouki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin N'Zebo Nouaman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N&#8217;zebo Nouaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ahuatchi Coffie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1535122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doucet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Issiaka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0001545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610156v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne&#8208;gliemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13263" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Grenier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Loniewski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-022-00999-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061715" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N. Nouaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271988" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12235-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iwuji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Chimukuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239513" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028508" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perriat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gumede" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202473" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001749" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20913" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164808" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-006927" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevindra Naidu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Barnighausen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1207-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0354" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Nouaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marcelle Dedocoton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090784v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coffie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Juliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Youssoufa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Maouhoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meertens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mouquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierette Biligha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Herv&#233; Zonhoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Agoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Z&#233;bago" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Masumbuko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anoma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Kouame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Farouki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin N'Zebo Nouaman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diallo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N&#8217;zebo Nouaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ahuatchi Coffie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1535122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doucet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Issiaka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0001545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Loniewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-022-00999-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610156v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne&#8208;gliemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061715" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N. Nouaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271988" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12235-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iwuji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Chimukuche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239513" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perriat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gumede" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202473" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001749" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20913" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164808" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-006927" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevindra Naidu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Barnighausen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1207-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0354" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>