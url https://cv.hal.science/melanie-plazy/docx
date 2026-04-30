--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melanie PLAZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la Prophylaxie préexposition à longue durée d’action chez les travailleuses du sexe et les HSH à San Pedro et Abidjan, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2025, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est difficile de la prendre tous les jours » : Initiations, arrêts précoces et perceptions de la prophylaxie pré-exposition (PrEP) orale parmi les travailleuses du sexe en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats scientifiques du projet PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de restitution du projet ANRS 12381 PRINCESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAC-CI; Onusida, Jun 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitateurs et freins à l’adhésion et au maintien des travailleuses du sexe dans une cohorte de santé sexuelle (projet ANRS 12381 Princesse) à San-Pedro en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant on traitait un peu à l’aveugle, c’était un diagnostic syndromique. » Perceptions des médecins dans une prise en charge globale des infections sexuellement transmissibles chez des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et détresse psychologique des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s hard to take it every day”: initiations, discontinuations & perceptions of oral preexposure prophylaxis among female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP among female sex workers: where are we? A literature review identifying knowledge gaps to guide the future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Mouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saleté n’a qu’à descendre » : rapport au corps et expériences vécues par les travailleuses du sexe en Côte d’Ivoire (projets ANRS 12361 PrEP-CI et ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierette Biligha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la prise en charge des condylomes acuminés en stratégie avancée dans une cohorte de travailleuses du sexe en Côte d’Ivoire : leçons apprises dans la cohorte ANRS 12381 Princesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Hervé Zonhoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et incidence des infections sexuellement transmissibles dans une cohorte de travailleuses du sexe à San Pedro, Côte d’Ivoire (Projet ANRS 12381 Princesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers reached by two NGOs in Côte d’Ivoire: considerations for the future implementation of PrEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex workers and HIV acquisition in Côte d’Ivoire: the burden of precariousness and working conditions (ANRS 12361 PREP-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEREST, May 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence du VIH chez des travailleuses du sexe en Côte d’Ivoire (PREPCI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: results from the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing PrEP among Female Sex Workers in Côte d’Ivoire: new challenges for models of care (PrEP-CI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for the Scientific Study of Population, Nov 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Test and Treat on the HIV Cascade: the Challenge of Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into care following universal home-based HIV testing in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions regarding long-acting pre-exposure prevention (PrEP) among female sex workers and men having sex with men in San Pedro and Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Kigali, Rwanda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We used to treat a bit blindly: it was a syndromic diagnosis”. Physicians’ perceptions of comprehensive management of sexually transmitted infections among sex workers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and psychological distress of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitators and barriers to the enrolment and retention of female sex workers in a sexual health cohort (ANRS 12381 PRINCESSE) in San-Pedro, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dirt just has to come down’: body perceptions and lived experiences of female sex workers in Côte d’Ivoire (ANRS 12361 PrEP-CI and ANRS 12381 PRINCESSE projects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards à l'initiation de la PrEP orale chez les travailleuses du sexe en Côte d'Ivoire (projet ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and incidence of sexually transmitted infections in a cohort of female sex workers in San Pedro, Côte d'Ivoire (ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays to PrEP initiation among female sex workers in Côte d'Ivoire (ANRS 12381 PRINCESSE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival among people living with HIV in rural South Africa: results from 6 years of observation in the ANRS 12249 treatment as prevention trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of implementing PrEP: the case of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ICASA International Conference on AIDS and STIs in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing referral to increase linkage to HIV care in rural South Africa: example from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromic and biological screening for sexually transmitted infections in female sex workers in Côte d’Ivoire: the ANRS 12381 PRINCESSE cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N’zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ahuatchi Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1535122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and feasibility of home and hospital follow-up in Burkina Faso and Guinea: A mixed-method study among patients of the COVID-19 Coverage-Africa clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamba Issiaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.e0001545. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0001545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an outpatient clinical trial on COVID-19 treatment in an emergency epidemic context: a mixed methods study among operational and research stakeholders within the Coverage trial, Bordeaux (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Loniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-022-00999-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early HIV treatment and survival over six years of observation in the ANRS 12249 Treatment as Prevention Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne‐gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.922-928. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of COVID-19 among communities of Conakry (Guinea): a qualitative study exploring the context of the ANRS COV33 Coverage-Africa therapeutic trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fritzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e061715. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of HIV infection and associated factors among female sex workers in Côte d’Ivoire, results of the ANRS 12361 PrEP-CI study using recent infection assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N. Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0271988. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based healthcare package combining testing and prevention tools, including pre-exposure prophylaxis (PrEP), immediate HIV treatment, management of hepatitis B virus, and sexual and reproductive health (SRH), targeting female sex workers (FSWs) in Côte d’Ivoire: the ANRS 12381 PRINCESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2214. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers in Côte d’Ivoire: a mixed-methods study to prepare the future implementation of pre-exposure prophylaxis (PrEP) for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e028508 (1-12). </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test but not treat: Community members' experiences with barriers and facilitators to universal antiretroviral therapy uptake in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239513. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (10), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you are here at the clinic, you do not know how many people need help in the community&amp;quot;: Perspectives of home-based HIV services from health care workers in rural KwaZulu-Natal, South Africa in the era of universal test-and-treat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gumede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 13 (11), pp.e0202473. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing preexposure prophylaxis among key populations: an opportunity for patient-centered services and management of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.829-830. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to HIV care in the context of universal test and treat: challenges within the ANRS 12249 TasP cluster-randomized trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20913. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with antiretroviral treatment initiation amongst HIV-positive individuals linked to care within a universal test and treat programme: early findings of the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in care prior to antiretroviral treatment eligibility in sub-Saharan Africa: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.e006927. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-006927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of treatment guidelines and evolution of ART initiation in rural South Africa: data of a large HIV care and treatment programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevindra Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Barnighausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.452. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-015-1207-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrières à l'initiation des traitements antirétroviraux : le cas d'une zone rurale de la région du KwaZulu Natal en Afrique du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melanie PLAZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la Prophylaxie préexposition à longue durée d’action chez les travailleuses du sexe et les HSH à San Pedro et Abidjan, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2025, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats scientifiques du projet PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de restitution du projet ANRS 12381 PRINCESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAC-CI; Onusida, Jun 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitateurs et freins à l’adhésion et au maintien des travailleuses du sexe dans une cohorte de santé sexuelle (projet ANRS 12381 Princesse) à San-Pedro en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant on traitait un peu à l’aveugle, c’était un diagnostic syndromique. » Perceptions des médecins dans une prise en charge globale des infections sexuellement transmissibles chez des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et détresse psychologique des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est difficile de la prendre tous les jours » : Initiations, arrêts précoces et perceptions de la prophylaxie pré-exposition (PrEP) orale parmi les travailleuses du sexe en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s hard to take it every day”: initiations, discontinuations & perceptions of oral preexposure prophylaxis among female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP among female sex workers: where are we? A literature review identifying knowledge gaps to guide the future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Mouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saleté n’a qu’à descendre » : rapport au corps et expériences vécues par les travailleuses du sexe en Côte d’Ivoire (projets ANRS 12361 PrEP-CI et ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierette Biligha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la prise en charge des condylomes acuminés en stratégie avancée dans une cohorte de travailleuses du sexe en Côte d’Ivoire : leçons apprises dans la cohorte ANRS 12381 Princesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Hervé Zonhoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et incidence des infections sexuellement transmissibles dans une cohorte de travailleuses du sexe à San Pedro, Côte d’Ivoire (Projet ANRS 12381 Princesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers reached by two NGOs in Côte d’Ivoire: considerations for the future implementation of PrEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex workers and HIV acquisition in Côte d’Ivoire: the burden of precariousness and working conditions (ANRS 12361 PREP-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEREST, May 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence du VIH chez des travailleuses du sexe en Côte d’Ivoire (PREPCI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: results from the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing PrEP among Female Sex Workers in Côte d’Ivoire: new challenges for models of care (PrEP-CI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for the Scientific Study of Population, Nov 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Test and Treat on the HIV Cascade: the Challenge of Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into care following universal home-based HIV testing in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromic and biological screening for sexually transmitted infections in female sex workers in Côte d’Ivoire: the ANRS 12381 PRINCESSE cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N’zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ahuatchi Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1535122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and feasibility of home and hospital follow-up in Burkina Faso and Guinea: A mixed-method study among patients of the COVID-19 Coverage-Africa clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamba Issiaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.e0001545. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0001545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an outpatient clinical trial on COVID-19 treatment in an emergency epidemic context: a mixed methods study among operational and research stakeholders within the Coverage trial, Bordeaux (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Loniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-022-00999-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early HIV treatment and survival over six years of observation in the ANRS 12249 Treatment as Prevention Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne‐gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.922-928. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of COVID-19 among communities of Conakry (Guinea): a qualitative study exploring the context of the ANRS COV33 Coverage-Africa therapeutic trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fritzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e061715. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of HIV infection and associated factors among female sex workers in Côte d’Ivoire, results of the ANRS 12361 PrEP-CI study using recent infection assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N. Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0271988. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based healthcare package combining testing and prevention tools, including pre-exposure prophylaxis (PrEP), immediate HIV treatment, management of hepatitis B virus, and sexual and reproductive health (SRH), targeting female sex workers (FSWs) in Côte d’Ivoire: the ANRS 12381 PRINCESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2214. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test but not treat: Community members' experiences with barriers and facilitators to universal antiretroviral therapy uptake in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239513. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers in Côte d’Ivoire: a mixed-methods study to prepare the future implementation of pre-exposure prophylaxis (PrEP) for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e028508 (1-12). </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (10), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing preexposure prophylaxis among key populations: an opportunity for patient-centered services and management of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.829-830. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you are here at the clinic, you do not know how many people need help in the community&amp;quot;: Perspectives of home-based HIV services from health care workers in rural KwaZulu-Natal, South Africa in the era of universal test-and-treat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gumede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 13 (11), pp.e0202473. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to HIV care in the context of universal test and treat: challenges within the ANRS 12249 TasP cluster-randomized trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20913. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with antiretroviral treatment initiation amongst HIV-positive individuals linked to care within a universal test and treat programme: early findings of the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in care prior to antiretroviral treatment eligibility in sub-Saharan Africa: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.e006927. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-006927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of treatment guidelines and evolution of ART initiation in rural South Africa: data of a large HIV care and treatment programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevindra Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Barnighausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.452. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-015-1207-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions regarding long-acting pre-exposure prevention (PrEP) among female sex workers and men having sex with men in San Pedro and Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Kigali, Rwanda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We used to treat a bit blindly: it was a syndromic diagnosis”. Physicians’ perceptions of comprehensive management of sexually transmitted infections among sex workers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and psychological distress of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitators and barriers to the enrolment and retention of female sex workers in a sexual health cohort (ANRS 12381 PRINCESSE) in San-Pedro, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dirt just has to come down’: body perceptions and lived experiences of female sex workers in Côte d’Ivoire (ANRS 12361 PrEP-CI and ANRS 12381 PRINCESSE projects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and incidence of sexually transmitted infections in a cohort of female sex workers in San Pedro, Côte d'Ivoire (ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards à l'initiation de la PrEP orale chez les travailleuses du sexe en Côte d'Ivoire (projet ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays to PrEP initiation among female sex workers in Côte d'Ivoire (ANRS 12381 PRINCESSE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival among people living with HIV in rural South Africa: results from 6 years of observation in the ANRS 12249 treatment as prevention trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of implementing PrEP: the case of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ICASA International Conference on AIDS and STIs in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing referral to increase linkage to HIV care in rural South Africa: example from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrières à l'initiation des traitements antirétroviraux : le cas d'une zone rurale de la région du KwaZulu Natal en Afrique du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Nouaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marcelle Dedocoton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090784v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coffie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Juliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Youssoufa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Maouhoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meertens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mouquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierette Biligha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Herv&#233; Zonhoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Agoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Z&#233;bago" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Masumbuko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anoma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Kouame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Farouki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin N'Zebo Nouaman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diallo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N&#8217;zebo Nouaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ahuatchi Coffie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1535122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doucet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Issiaka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0001545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Loniewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-022-00999-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610156v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne&#8208;gliemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061715" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N. Nouaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271988" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12235-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iwuji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Chimukuche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239513" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perriat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gumede" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202473" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001749" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20913" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164808" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-006927" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevindra Naidu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Barnighausen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1207-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0354" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marcelle Dedocoton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Nouaman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Juliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coffie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Youssoufa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Maouhoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meertens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mouquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierette Biligha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Herv&#233; Zonhoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Agoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Z&#233;bago" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Masumbuko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anoma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Kouame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Farouki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N&#8217;zebo Nouaman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ahuatchi Coffie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1535122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doucet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Issiaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0001545" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Grenier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Loniewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-022-00999-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610156v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne&#8208;gliemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami Collier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N. Nouaman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271988" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12235-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iwuji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Chimukuche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perriat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gumede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202473" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20913" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164808" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-006927" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevindra Naidu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Barnighausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1207-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin N'Zebo Nouaman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diallo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0354" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>