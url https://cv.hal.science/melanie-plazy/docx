--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melanie PLAZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la Prophylaxie préexposition à longue durée d’action chez les travailleuses du sexe et les HSH à San Pedro et Abidjan, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2025, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats scientifiques du projet PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de restitution du projet ANRS 12381 PRINCESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAC-CI; Onusida, Jun 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitateurs et freins à l’adhésion et au maintien des travailleuses du sexe dans une cohorte de santé sexuelle (projet ANRS 12381 Princesse) à San-Pedro en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant on traitait un peu à l’aveugle, c’était un diagnostic syndromique. » Perceptions des médecins dans une prise en charge globale des infections sexuellement transmissibles chez des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et détresse psychologique des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est difficile de la prendre tous les jours » : Initiations, arrêts précoces et perceptions de la prophylaxie pré-exposition (PrEP) orale parmi les travailleuses du sexe en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s hard to take it every day”: initiations, discontinuations & perceptions of oral preexposure prophylaxis among female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP among female sex workers: where are we? A literature review identifying knowledge gaps to guide the future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Mouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saleté n’a qu’à descendre » : rapport au corps et expériences vécues par les travailleuses du sexe en Côte d’Ivoire (projets ANRS 12361 PrEP-CI et ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierette Biligha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la prise en charge des condylomes acuminés en stratégie avancée dans une cohorte de travailleuses du sexe en Côte d’Ivoire : leçons apprises dans la cohorte ANRS 12381 Princesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Hervé Zonhoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et incidence des infections sexuellement transmissibles dans une cohorte de travailleuses du sexe à San Pedro, Côte d’Ivoire (Projet ANRS 12381 Princesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers reached by two NGOs in Côte d’Ivoire: considerations for the future implementation of PrEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex workers and HIV acquisition in Côte d’Ivoire: the burden of precariousness and working conditions (ANRS 12361 PREP-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEREST, May 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence du VIH chez des travailleuses du sexe en Côte d’Ivoire (PREPCI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: results from the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing PrEP among Female Sex Workers in Côte d’Ivoire: new challenges for models of care (PrEP-CI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for the Scientific Study of Population, Nov 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Test and Treat on the HIV Cascade: the Challenge of Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into care following universal home-based HIV testing in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromic and biological screening for sexually transmitted infections in female sex workers in Côte d’Ivoire: the ANRS 12381 PRINCESSE cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N’zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ahuatchi Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1535122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and feasibility of home and hospital follow-up in Burkina Faso and Guinea: A mixed-method study among patients of the COVID-19 Coverage-Africa clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamba Issiaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.e0001545. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0001545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an outpatient clinical trial on COVID-19 treatment in an emergency epidemic context: a mixed methods study among operational and research stakeholders within the Coverage trial, Bordeaux (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Loniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-022-00999-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early HIV treatment and survival over six years of observation in the ANRS 12249 Treatment as Prevention Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne‐gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.922-928. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of COVID-19 among communities of Conakry (Guinea): a qualitative study exploring the context of the ANRS COV33 Coverage-Africa therapeutic trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fritzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e061715. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of HIV infection and associated factors among female sex workers in Côte d’Ivoire, results of the ANRS 12361 PrEP-CI study using recent infection assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N. Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0271988. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based healthcare package combining testing and prevention tools, including pre-exposure prophylaxis (PrEP), immediate HIV treatment, management of hepatitis B virus, and sexual and reproductive health (SRH), targeting female sex workers (FSWs) in Côte d’Ivoire: the ANRS 12381 PRINCESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2214. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test but not treat: Community members' experiences with barriers and facilitators to universal antiretroviral therapy uptake in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239513. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers in Côte d’Ivoire: a mixed-methods study to prepare the future implementation of pre-exposure prophylaxis (PrEP) for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e028508 (1-12). </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (10), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing preexposure prophylaxis among key populations: an opportunity for patient-centered services and management of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.829-830. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you are here at the clinic, you do not know how many people need help in the community&amp;quot;: Perspectives of home-based HIV services from health care workers in rural KwaZulu-Natal, South Africa in the era of universal test-and-treat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gumede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 13 (11), pp.e0202473. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to HIV care in the context of universal test and treat: challenges within the ANRS 12249 TasP cluster-randomized trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20913. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with antiretroviral treatment initiation amongst HIV-positive individuals linked to care within a universal test and treat programme: early findings of the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in care prior to antiretroviral treatment eligibility in sub-Saharan Africa: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.e006927. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-006927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of treatment guidelines and evolution of ART initiation in rural South Africa: data of a large HIV care and treatment programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevindra Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Barnighausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.452. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-015-1207-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions regarding long-acting pre-exposure prevention (PrEP) among female sex workers and men having sex with men in San Pedro and Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Kigali, Rwanda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We used to treat a bit blindly: it was a syndromic diagnosis”. Physicians’ perceptions of comprehensive management of sexually transmitted infections among sex workers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and psychological distress of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitators and barriers to the enrolment and retention of female sex workers in a sexual health cohort (ANRS 12381 PRINCESSE) in San-Pedro, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dirt just has to come down’: body perceptions and lived experiences of female sex workers in Côte d’Ivoire (ANRS 12361 PrEP-CI and ANRS 12381 PRINCESSE projects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and incidence of sexually transmitted infections in a cohort of female sex workers in San Pedro, Côte d'Ivoire (ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards à l'initiation de la PrEP orale chez les travailleuses du sexe en Côte d'Ivoire (projet ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays to PrEP initiation among female sex workers in Côte d'Ivoire (ANRS 12381 PRINCESSE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival among people living with HIV in rural South Africa: results from 6 years of observation in the ANRS 12249 treatment as prevention trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of implementing PrEP: the case of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ICASA International Conference on AIDS and STIs in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing referral to increase linkage to HIV care in rural South Africa: example from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrières à l'initiation des traitements antirétroviraux : le cas d'une zone rurale de la région du KwaZulu Natal en Afrique du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melanie PLAZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la mise en œuvre de la PrEP auprès d’une population précaire, mobile et vulnérable : leçons du projet ANRS 12381 PRINCESSE auprès de travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e conférence francophone AFRAVIH sur le VIH, les hépatites virales, la santé sexuelle et les infections émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, May 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de maintien et obstacles à l’engagement des éducatrices de paires auprès des travailleuses du sexe sur le projet ANRS 12381 PRINCESSE en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e conférence francophone AFRAVIH sur le VIH, les hépatites virales, la santé sexuelle et les infections émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, May 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2025, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la Prophylaxie préexposition à longue durée d’action chez les travailleuses du sexe et les HSH à San Pedro et Abidjan, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et détresse psychologique des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats scientifiques du projet PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de restitution du projet ANRS 12381 PRINCESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAC-CI; Onusida, Jun 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitateurs et freins à l’adhésion et au maintien des travailleuses du sexe dans une cohorte de santé sexuelle (projet ANRS 12381 Princesse) à San-Pedro en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant on traitait un peu à l’aveugle, c’était un diagnostic syndromique. » Perceptions des médecins dans une prise en charge globale des infections sexuellement transmissibles chez des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est difficile de la prendre tous les jours » : Initiations, arrêts précoces et perceptions de la prophylaxie pré-exposition (PrEP) orale parmi les travailleuses du sexe en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s hard to take it every day”: initiations, discontinuations & perceptions of oral preexposure prophylaxis among female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP among female sex workers: where are we? A literature review identifying knowledge gaps to guide the future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Mouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saleté n’a qu’à descendre » : rapport au corps et expériences vécues par les travailleuses du sexe en Côte d’Ivoire (projets ANRS 12361 PrEP-CI et ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierette Biligha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la prise en charge des condylomes acuminés en stratégie avancée dans une cohorte de travailleuses du sexe en Côte d’Ivoire : leçons apprises dans la cohorte ANRS 12381 Princesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Hervé Zonhoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et incidence des infections sexuellement transmissibles dans une cohorte de travailleuses du sexe à San Pedro, Côte d’Ivoire (Projet ANRS 12381 Princesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex workers and HIV acquisition in Côte d’Ivoire: the burden of precariousness and working conditions (ANRS 12361 PREP-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEREST, May 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers reached by two NGOs in Côte d’Ivoire: considerations for the future implementation of PrEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence du VIH chez des travailleuses du sexe en Côte d’Ivoire (PREPCI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: results from the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing PrEP among Female Sex Workers in Côte d’Ivoire: new challenges for models of care (PrEP-CI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for the Scientific Study of Population, Nov 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Test and Treat on the HIV Cascade: the Challenge of Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into care following universal home-based HIV testing in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing HIV pre-exposure prophylaxis (PrEP) among female sex workers: a worldwide scoping review to guide the future research agenda for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amador-Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromic and biological screening for sexually transmitted infections in female sex workers in Côte d’Ivoire: the ANRS 12381 PRINCESSE cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N’zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ahuatchi Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1535122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and feasibility of home and hospital follow-up in Burkina Faso and Guinea: A mixed-method study among patients of the COVID-19 Coverage-Africa clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamba Issiaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.e0001545. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0001545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early HIV treatment and survival over six years of observation in the ANRS 12249 Treatment as Prevention Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne‐gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.922-928. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an outpatient clinical trial on COVID-19 treatment in an emergency epidemic context: a mixed methods study among operational and research stakeholders within the Coverage trial, Bordeaux (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macha Loniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Onaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-022-00999-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of COVID-19 among communities of Conakry (Guinea): a qualitative study exploring the context of the ANRS COV33 Coverage-Africa therapeutic trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fritzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e061715. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of HIV infection and associated factors among female sex workers in Côte d’Ivoire, results of the ANRS 12361 PrEP-CI study using recent infection assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N. Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0271988. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based healthcare package combining testing and prevention tools, including pre-exposure prophylaxis (PrEP), immediate HIV treatment, management of hepatitis B virus, and sexual and reproductive health (SRH), targeting female sex workers (FSWs) in Côte d’Ivoire: the ANRS 12381 PRINCESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2214. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test but not treat: Community members' experiences with barriers and facilitators to universal antiretroviral therapy uptake in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239513. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers in Côte d’Ivoire: a mixed-methods study to prepare the future implementation of pre-exposure prophylaxis (PrEP) for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e028508 (1-12). </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (10), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing preexposure prophylaxis among key populations: an opportunity for patient-centered services and management of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.829-830. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you are here at the clinic, you do not know how many people need help in the community&amp;quot;: Perspectives of home-based HIV services from health care workers in rural KwaZulu-Natal, South Africa in the era of universal test-and-treat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gumede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 13 (11), pp.e0202473. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to HIV care in the context of universal test and treat: challenges within the ANRS 12249 TasP cluster-randomized trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20913. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with antiretroviral treatment initiation amongst HIV-positive individuals linked to care within a universal test and treat programme: early findings of the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in care prior to antiretroviral treatment eligibility in sub-Saharan Africa: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.e006927. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-006927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of treatment guidelines and evolution of ART initiation in rural South Africa: data of a large HIV care and treatment programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevindra Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Barnighausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.452. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-015-1207-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions regarding long-acting pre-exposure prevention (PrEP) among female sex workers and men having sex with men in San Pedro and Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Kigali, Rwanda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and psychological distress of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We used to treat a bit blindly: it was a syndromic diagnosis”. Physicians’ perceptions of comprehensive management of sexually transmitted infections among sex workers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitators and barriers to the enrolment and retention of female sex workers in a sexual health cohort (ANRS 12381 PRINCESSE) in San-Pedro, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dirt just has to come down’: body perceptions and lived experiences of female sex workers in Côte d’Ivoire (ANRS 12361 PrEP-CI and ANRS 12381 PRINCESSE projects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and incidence of sexually transmitted infections in a cohort of female sex workers in San Pedro, Côte d'Ivoire (ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards à l'initiation de la PrEP orale chez les travailleuses du sexe en Côte d'Ivoire (projet ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays to PrEP initiation among female sex workers in Côte d'Ivoire (ANRS 12381 PRINCESSE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival among people living with HIV in rural South Africa: results from 6 years of observation in the ANRS 12249 treatment as prevention trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing referral to increase linkage to HIV care in rural South Africa: example from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of implementing PrEP: the case of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ICASA International Conference on AIDS and STIs in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrières à l'initiation des traitements antirétroviraux : le cas d'une zone rurale de la région du KwaZulu Natal en Afrique du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Bordeaux, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BORD0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marcelle Dedocoton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Nouaman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Juliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coffie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Youssoufa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Maouhoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meertens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mouquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierette Biligha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Herv&#233; Zonhoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Agoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Z&#233;bago" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Masumbuko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anoma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Kouame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Farouki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N&#8217;zebo Nouaman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ahuatchi Coffie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1535122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doucet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Issiaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0001545" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Grenier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Loniewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-022-00999-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610156v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne&#8208;gliemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami Collier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N. Nouaman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271988" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12235-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iwuji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Chimukuche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perriat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gumede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202473" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20913" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164808" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-006927" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevindra Naidu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Barnighausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1207-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin N'Zebo Nouaman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diallo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0354" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Nouaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marcelle Dedocoton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coffie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Youssoufa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Juliard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Maouhoub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meertens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mouquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierette Biligha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Herv&#233; Zonhoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Agoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Z&#233;bago" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Masumbuko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anoma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Kouame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Farouki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amador-Paz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N&#8217;zebo Nouaman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ahuatchi Coffie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1535122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Issiaka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0001545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610156v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne&#8208;gliemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami Collier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Loniewski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-022-00999-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N. Nouaman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271988" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12235-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iwuji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Chimukuche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239513" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001749" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perriat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gumede" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202473" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164808" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-006927" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevindra Naidu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Barnighausen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1207-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin N'Zebo Nouaman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0354" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>