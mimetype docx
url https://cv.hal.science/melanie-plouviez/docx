--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -932,961 +932,674 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Durkheim's Proposal to Abolish Inheritance</w:t>
+                <w:t xml:space="preserve">HisINum - Histoire des savoirs et des idées et pratiques du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inheritance Matters : Interdisciplinary Perspectives</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465943v1</w:t>
+                <w:t xml:space="preserve">hal-04515775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'individuel et le social en sociologie. II. Émile Durkheim</w:t>
+                <w:t xml:space="preserve">REFORM-HERIT : Réformer l’héritage aujourd’hui. Essai de cartographie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences humaines</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...272 lines deleted...]
-                <w:t xml:space="preserve">hal-02904991v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société européenne et Europe sociale. Perspectives durkheimiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durkheimian Studies/Études Durkheimiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre l'héritage au carré : le principe Rignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique, revue belge d'analyse et de débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 124, pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux conceptions antagonistes de la justice sociale : Renouvier, Durkheim et les associations de travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noésis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Qu'est-ce qu'une république juste? Actualité de Charles Renouvier (1815-1903), 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Institution and the Symbol. Rethinking Social Practices through Durkheim's Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humana.Mente: Journal of Philosophical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Institution and Passivity: Rethinking Embodiment and Social Practices in the Contemporary Debate, Vol 15 (N° 41)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sociétés politiques sans Etat : Le familial et le politique chez Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La théorie de l'Etat au défi de l'anthropologie, 12, pp.179-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser, réglementer ou démocratiser le travail. Lectures croisées de Durkheim, Taylor et Friedmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 212, pp.95-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tosel, marxologue passionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1915,780 +1628,1067 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanité Dimanche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une solidarité universelle est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet durkheimien de réforme corporative : droit professionnel et protection des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157-158, pp.57-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociology as subversion. Discussing the reproductive interpretations of Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Classical Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, New Durkheim Scholarship – French Connections, 12 (3-4), p. 428-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1468795X12453271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durkheim et l'histoire du droit contractuel : une relativisation socio-historique de l'autonomie de la volonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.231-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductions et transformations sociales dans la sociologie d’Émile Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Philosophie et sociologie (2), 6 (2), p. 6-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la science positive de la morale à la morale sociologique. Paul Bureau, lecteur de Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paul Bureau (1865-1923) et la science sociale, 141, p. 89-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HisINum - Histoire des savoirs et des idées et pratiques du numérique</w:t>
+                <w:t xml:space="preserve">Emile Durkheim's Proposal to Abolish Inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Lenon; Daniel Monk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04515775v1</w:t>
+              <w:t xml:space="preserve">Inheritance Matters : Interdisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hart Bloomsbury, pp.307-321, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFORM-HERIT : Réformer l’héritage aujourd’hui. Essai de cartographie dynamique</w:t>
+                <w:t xml:space="preserve">L'individuel et le social en sociologie. II. Émile Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yohann Douet; Alexandre Feron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.119-134, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individuel et le social en sociologie. I. Auguste Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yohann Douet; Alexandre Feron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.101-118, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institution comme symbole. Durkheim, en passant par Gurvitch et Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elodie Djordjevic; Sabina Tortorella; Mathilde Unger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les équivoques de l'institution : normes, individu, pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier - La Bibliothèque de la pensée juridique, pp.71-96, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et droit pénal. Lecture croisée de Durkheim et Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Kervégan; Mélanie Plouviez; Pierre-Yves Quiviger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norme et violence. Enquête franco-italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms-Europaena Memoria, pp.69-90, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04504943v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat comme institution sociale. La notion de solidarité contractuelle chez Émile Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Xifaras; G. Lewkowicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 84-108, 2009, 978-2-247-08411-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3162,198 +3162,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenirs de l'autonomie de la volonté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Hart, le droit et la morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Baranger</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, pp.147-256, 2012</w:t>
+              <w:t xml:space="preserve">, VI, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628966v1</w:t>
+                <w:t xml:space="preserve">hal-05574845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenirs de l'autonomie de la volonté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.147-256, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosophie et sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6/2, pp.1-63, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3363,117 +3458,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité sociale et la mise en œuvre de la morale par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert L.A. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3483,65 +3578,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3554,51 +3649,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV, Dalloz, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3608,105 +3703,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de F. Vatin, Trois essais sur la genèse de la pensée sociologique, Paris, La Découverte, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, p. 163-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note de lecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3774,51 +3869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4247D6E2"/>
+    <w:nsid w:val="61AF5D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4005,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-plouviez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4715-9401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127102205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348911v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tr&#233;court" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Blaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grimault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02905041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468795X12453271" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Luce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couillerot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djordjevic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tortorella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bligh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert L.A. Hart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05052465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-plouviez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4715-9401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127102205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348911v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tr&#233;court" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Blaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grimault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02905041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468795X12453271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Luce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couillerot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djordjevic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tortorella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bligh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert L.A. Hart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05052465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>