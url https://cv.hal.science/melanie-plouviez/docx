--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -932,1271 +932,1271 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HisINum - Histoire des savoirs et des idées et pratiques du numérique</w:t>
+                <w:t xml:space="preserve">Contre l'héritage au carré : le principe Rignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Politique, revue belge d'analyse et de débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.123-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515775v1</w:t>
+                <w:t xml:space="preserve">hal-04465832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFORM-HERIT : Réformer l’héritage aujourd’hui. Essai de cartographie dynamique</w:t>
+                <w:t xml:space="preserve">Société européenne et Europe sociale. Perspectives durkheimiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Durkheimian Studies/Études Durkheimiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04504943v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux conceptions antagonistes de la justice sociale : Renouvier, Durkheim et les associations de travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Qu'est-ce qu'une république juste? Actualité de Charles Renouvier (1815-1903), 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Institution and the Symbol. Rethinking Social Practices through Durkheim's Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humana.Mente: Journal of Philosophical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Institution and Passivity: Rethinking Embodiment and Social Practices in the Contemporary Debate, Vol 15 (N° 41)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sociétés politiques sans Etat : Le familial et le politique chez Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La théorie de l'Etat au défi de l'anthropologie, 12, pp.179-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser, réglementer ou démocratiser le travail. Lectures croisées de Durkheim, Taylor et Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.95-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tosel, marxologue passionné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Humanité Dimanche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une solidarité universelle est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet durkheimien de réforme corporative : droit professionnel et protection des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157-158, pp.57-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociology as subversion. Discussing the reproductive interpretations of Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Classical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, New Durkheim Scholarship – French Connections, 12 (3-4), p. 428-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1468795X12453271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durkheim et l'histoire du droit contractuel : une relativisation socio-historique de l'autonomie de la volonté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.231-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproductions et transformations sociales dans la sociologie d’Émile Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Philosophie et sociologie (2), 6 (2), p. 6-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la science positive de la morale à la morale sociologique. Paul Bureau, lecteur de Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paul Bureau (1865-1923) et la science sociale, 141, p. 89-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société européenne et Europe sociale. Perspectives durkheimiennes</w:t>
+                <w:t xml:space="preserve">REFORM-HERIT : Réformer l’héritage aujourd’hui. Essai de cartographie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Durkheimian Studies/Études Durkheimiennes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04465848v1</w:t>
+              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre l'héritage au carré : le principe Rignano</w:t>
+                <w:t xml:space="preserve">HisINum - Histoire des savoirs et des idées et pratiques du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique, revue belge d'analyse et de débat</w:t>
-[...787 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-02904964v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2281,173 +2281,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'individuel et le social en sociologie. II. Émile Durkheim</w:t>
+                <w:t xml:space="preserve">L'individuel et le social en sociologie. I. Auguste Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohann Douet; Alexandre Feron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.119-134, 2022</w:t>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.101-118, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629053v1</w:t>
+                <w:t xml:space="preserve">hal-04629047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'individuel et le social en sociologie. I. Auguste Comte</w:t>
+                <w:t xml:space="preserve">L'individuel et le social en sociologie. II. Émile Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohann Douet; Alexandre Feron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.101-118, 2022</w:t>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.119-134, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629047v1</w:t>
+                <w:t xml:space="preserve">hal-04629053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution comme symbole. Durkheim, en passant par Gurvitch et Descombes</w:t>
               </w:r>
@@ -2678,269 +2678,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Europe (II). Le milieu du gué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Abdelmadjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Audren</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/noesis.5219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628904v1</w:t>
+                <w:t xml:space="preserve">hal-03906950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe (II). Le milieu du gué</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
+                <w:t xml:space="preserve">Droit et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandro Luce</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noésis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (2), 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906950v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe (II). Le milieu du gué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Abdelmadjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenirs de l'autonomie de la volonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.147-256, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3592,51 +3592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,51 +3869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61AF5D90"/>
+    <w:nsid w:val="657EF308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4100,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-plouviez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4715-9401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127102205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348911v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tr&#233;court" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Blaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grimault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02905041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468795X12453271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Luce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couillerot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djordjevic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tortorella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bligh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert L.A. Hart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05052465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-plouviez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4715-9401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127102205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348911v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tr&#233;court" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Blaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grimault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02905041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468795X12453271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Luce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couillerot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djordjevic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tortorella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bligh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert L.A. Hart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05052465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02904994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>