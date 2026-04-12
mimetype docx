--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -368,1116 +368,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t>
+                <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marsac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2029), rspb.2024.1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806468v1</w:t>
+                <w:t xml:space="preserve">hal-04679849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garberi</w:t>
+                <w:t xml:space="preserve">Gaetan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1215⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631 (8022), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679849v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fages</w:t>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Khan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 631 (8022), </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607980v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un petit groupe de « barbares » d'origine orientale implanté en Alsace à l'époque des Grandes Migrations sur le site d'Obernai Neuen Brunnen (Bas-Rhin)</w:t>
+                <w:t xml:space="preserve">L’infanticide féminin en question chez les Gaulois du Midi : l’apport des analyses ADN sur les nouveau-nés enterrés dans les habitats de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chenal</w:t>
+                <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Féliu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+                <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921876v1</w:t>
+                <w:t xml:space="preserve">hal-03861911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (S)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914134v1</w:t>
+                <w:t xml:space="preserve">hal-05090906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infanticide féminin en question chez les Gaulois du Midi : l’apport des analyses ADN sur les nouveau-nés enterrés dans les habitats de l’âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dedet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6693⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.104094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861911v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090906v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un petit groupe de « barbares » d'origine orientale implanté en Alsace à l'époque des Grandes Migrations sur le site d'Obernai Neuen Brunnen (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.303-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914132v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya A Kusliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.56-77</w:t>
@@ -2003,77 +2003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Hanghøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleen Gaunitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,51 +2271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient genomic changes associated with domestication of the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,429 +2533,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Ancient DNA in Microbial Ecology.</w:t>
+                <w:t xml:space="preserve">Twenty-five thousand years of fluctuating selection on leopard complex spotting and congenital night blindness in horses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Andrew Bennett</w:t>
+                <w:t xml:space="preserve">Monika Reissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diyendo Massilani</w:t>
+                <w:t xml:space="preserve">Norbert Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Daligault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Pruvost</w:t>
+                <w:t xml:space="preserve">Rebecca Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Sandoval-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_17⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370 (1660), pp.20130386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305624v1</w:t>
+                <w:t xml:space="preserve">hal-01131270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New High-Throughput Approach to Genotype Ancient Human Gastrointestinal Parasites.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Analysis of Ancient DNA in Microbial Ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diyendo Massilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146230⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1399, pp.289-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305600v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-five thousand years of fluctuating selection on leopard complex spotting and congenital night blindness in horses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
+                <w:t xml:space="preserve">A New High-Throughput Approach to Genotype Ancient Human Gastrointestinal Parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie M L Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Reissmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edson Sandoval-Castellanos</w:t>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 370 (1660), pp.20130386. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.e0146230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131270v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient multistrategy DNA decontamination procedure of PCR reagents for hypersensitive PCR applications.</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3482,90 +3482,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3601,320 +3601,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Refining the chronology of admixture events between early farmers and hunter-gatherers in the Central and Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Maite Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austrian Archaeological Institute; University of Zadar; Croatian Archaeological Society; Archaeological museum of Zadar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377206v1</w:t>
+                <w:t xml:space="preserve">hal-05090924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the chronology of admixture events between early farmers and hunter-gatherers in the Central and Western Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Garberi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Rivollat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Austrian Archaeological Institute; University of Zadar; Croatian Archaeological Society; Archaeological museum of Zadar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090924v1</w:t>
+                <w:t xml:space="preserve">hal-05377206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4107,90 +4107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4226,286 +4226,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-ratio des individus indéterminés dans l’application de la Diagnose Sexuelle Probabiliste et implications dans les analyses paléodémographiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chenal</w:t>
+                <w:t xml:space="preserve">Statut social des enfants au Néolithique : le cas de l’enfant de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gwenaëlle Goude; Stéphane Rottier; Guillaume Leduc; Samuel Bédécarrats; Caroline Ikkache, Nov 2025, Aix-en -Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909815v1</w:t>
+                <w:t xml:space="preserve">hal-05445690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut social des enfants au Néolithique : le cas de l’enfant de Beaufort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
+                <w:t xml:space="preserve">Sex-ratio des individus indéterminés dans l’application de la Diagnose Sexuelle Probabiliste et implications dans les analyses paléodémographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Galovičová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133ny⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445690v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse archéo-génomique de la nécropole de Nordhouse (Bas-Rhin, Alsace)</w:t>
               </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,64 +4694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5056,103 +5056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
@@ -5440,90 +5440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5865,103 +5865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t>
@@ -6234,273 +6234,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Aproteles bulmerae mega bat remains from the Kiowa Rockshelter, Papua New Guinea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Ricaut</w:t>
+                <w:t xml:space="preserve">Emilius - de l'os au visage : portrait d'un mérovingien de la Granède (Millau, Aveyron Ve -Xe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 22nd Congress of the Indo-Pacific Prehistory Association (IPPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">42e journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741289v1</w:t>
+                <w:t xml:space="preserve">hal-05054487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilius - de l'os au visage : portrait d'un mérovingien de la Granède (Millau, Aveyron Ve -Xe s. ap. J.-C.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+                <w:t xml:space="preserve">Analysing Aproteles bulmerae mega bat remains from the Kiowa Rockshelter, Papua New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Ricaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G Leavesley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e journées internationales d’archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">the 22nd Congress of the Indo-Pacific Prehistory Association (IPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054487v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Briceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Ferrapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7061,51 +7061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vallée de la Seine : un espace génétiquement structurant à la fin de la Protohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Élise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,51 +7214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE PALÉOGÉNOMIQUE DES OSSEMENTS DU DOLMEN DE SAINT-EUGÈNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7384,51 +7384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,51 +7502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael James Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierra Blunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8342,51 +8342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam5298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Arbuckle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174216" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrew Bennett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M L C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Reissmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benecke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bellone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Sandoval-Castellanos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0386" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwarz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Bessa Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.03.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63BP9CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610257104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Rivollat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Blunt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Baldoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Onaindia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debergue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas- Aragay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Belvalet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Pemonge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Briceno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ferrapie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Labille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mulcare" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15190.003.0003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68775" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68775" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-&#201;lise Fischer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Boyle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam5298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Arbuckle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174216" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Reissmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benecke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bellone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Sandoval-Castellanos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrew Bennett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M L C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146230" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwarz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Bessa Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.03.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63BP9CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610257104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Rivollat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Blunt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Baldoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Onaindia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debergue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas- Aragay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Belvalet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Pemonge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741289v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Briceno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ferrapie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Labille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mulcare" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15190.003.0003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68775" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68775" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-&#201;lise Fischer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Boyle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>