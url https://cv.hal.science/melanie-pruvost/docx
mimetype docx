--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -368,1116 +368,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
+                <w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Arzelier</w:t>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1215⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679849v1</w:t>
+                <w:t xml:space="preserve">hal-04806468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Librado</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Tressières</w:t>
+                <w:t xml:space="preserve">Pauline Garberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naveed Khan</w:t>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2029), rspb.2024.1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607980v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Tressières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marsac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631 (8022), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806468v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infanticide féminin en question chez les Gaulois du Midi : l’apport des analyses ADN sur les nouveau-nés enterrés dans les habitats de l’âge du Fer</w:t>
+                <w:t xml:space="preserve">Un petit groupe de « barbares » d'origine orientale implanté en Alsace à l'époque des Grandes Migrations sur le site d'Obernai Neuen Brunnen (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dedet</w:t>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duday</w:t>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gruat</w:t>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.303-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861911v1</w:t>
+                <w:t xml:space="preserve">hal-03921876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090906v1</w:t>
+                <w:t xml:space="preserve">hal-03914134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’infanticide féminin en question chez les Gaulois du Midi : l’apport des analyses ADN sur les nouveau-nés enterrés dans les habitats de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914132v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (S)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914134v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un petit groupe de « barbares » d'origine orientale implanté en Alsace à l'époque des Grandes Migrations sur le site d'Obernai Neuen Brunnen (Bas-Rhin)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chenal</w:t>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Féliu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.104094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921876v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya A Kusliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.56-77</w:t>
@@ -2003,77 +2003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Hanghøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleen Gaunitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,51 +2271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient genomic changes associated with domestication of the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,429 +2533,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-five thousand years of fluctuating selection on leopard complex spotting and congenital night blindness in horses.</w:t>
+                <w:t xml:space="preserve">Analysis of Ancient DNA in Microbial Ecology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Reissmann</w:t>
+                <w:t xml:space="preserve">E Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Benecke</w:t>
+                <w:t xml:space="preserve">Diyendo Massilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Bellone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edson Sandoval-Castellanos</w:t>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0386⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1399, pp.289-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131270v1</w:t>
+                <w:t xml:space="preserve">hal-01305624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Ancient DNA in Microbial Ecology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">A New High-Throughput Approach to Genotype Ancient Human Gastrointestinal Parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie M L Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Melanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_17⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.e0146230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305624v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New High-Throughput Approach to Genotype Ancient Human Gastrointestinal Parasites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twenty-five thousand years of fluctuating selection on leopard complex spotting and congenital night blindness in horses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Reissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Benecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie M L Côté</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+                <w:t xml:space="preserve">Edson Sandoval-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1), pp.e0146230. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370 (1660), pp.20130386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305600v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient multistrategy DNA decontamination procedure of PCR reagents for hypersensitive PCR applications.</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3482,90 +3482,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3601,596 +3601,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the chronology of admixture events between early farmers and hunter-gatherers in the Central and Western Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Austrian Archaeological Institute; University of Zadar; Croatian Archaeological Society; Archaeological museum of Zadar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090924v1</w:t>
+                <w:t xml:space="preserve">hal-05238055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377206v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238055v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Refining the chronology of admixture events between early farmers and hunter-gatherers in the Central and Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melie Le Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Maite Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austrian Archaeological Institute; University of Zadar; Croatian Archaeological Society; Archaeological museum of Zadar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441409v1</w:t>
+                <w:t xml:space="preserve">hal-05090924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4226,286 +4226,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut social des enfants au Néolithique : le cas de l’enfant de Beaufort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
+                <w:t xml:space="preserve">Sex-ratio des individus indéterminés dans l’application de la Diagnose Sexuelle Probabiliste et implications dans les analyses paléodémographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Galovičová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133ny⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445690v1</w:t>
+                <w:t xml:space="preserve">hal-04909815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-ratio des individus indéterminés dans l’application de la Diagnose Sexuelle Probabiliste et implications dans les analyses paléodémographiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chenal</w:t>
+                <w:t xml:space="preserve">Statut social des enfants au Néolithique : le cas de l’enfant de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gwenaëlle Goude; Stéphane Rottier; Guillaume Leduc; Samuel Bédécarrats; Caroline Ikkache, Nov 2025, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133ny⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04909815v1</w:t>
+                <w:t xml:space="preserve">hal-05445690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse archéo-génomique de la nécropole de Nordhouse (Bas-Rhin, Alsace)</w:t>
               </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,90 +4694,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5056,103 +5056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
@@ -5440,90 +5440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5865,103 +5865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t>
@@ -6234,273 +6234,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilius - de l'os au visage : portrait d'un mérovingien de la Granède (Millau, Aveyron Ve -Xe s. ap. J.-C.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+                <w:t xml:space="preserve">Analysing Aproteles bulmerae mega bat remains from the Kiowa Rockshelter, Papua New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Ricaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G Leavesley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e journées internationales d’archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">the 22nd Congress of the Indo-Pacific Prehistory Association (IPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054487v1</w:t>
+                <w:t xml:space="preserve">hal-04741289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Aproteles bulmerae mega bat remains from the Kiowa Rockshelter, Papua New Guinea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Ricaut</w:t>
+                <w:t xml:space="preserve">Emilius - de l'os au visage : portrait d'un mérovingien de la Granède (Millau, Aveyron Ve -Xe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 22nd Congress of the Indo-Pacific Prehistory Association (IPPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">42e journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741289v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Briceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Ferrapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7061,51 +7061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vallée de la Seine : un espace génétiquement structurant à la fin de la Protohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Élise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,51 +7214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE PALÉOGÉNOMIQUE DES OSSEMENTS DU DOLMEN DE SAINT-EUGÈNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7384,51 +7384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,51 +7502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael James Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierra Blunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8342,51 +8342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam5298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Arbuckle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174216" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Reissmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benecke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bellone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Sandoval-Castellanos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrew Bennett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M L C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146230" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwarz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Bessa Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.03.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63BP9CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610257104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Rivollat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Blunt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Baldoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Onaindia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debergue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas- Aragay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Belvalet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Pemonge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741289v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Briceno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ferrapie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Labille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mulcare" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15190.003.0003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68775" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68775" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-&#201;lise Fischer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Boyle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam5298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Arbuckle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174216" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrew Bennett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M L C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Reissmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benecke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bellone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Sandoval-Castellanos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0386" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwarz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Bessa Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.03.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63BP9CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610257104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Rivollat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Blunt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Baldoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Onaindia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debergue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas- Aragay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Belvalet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Pemonge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Briceno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ferrapie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Labille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mulcare" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15190.003.0003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68775" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68775" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-&#201;lise Fischer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Boyle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>