--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -368,1116 +368,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t>
+                <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marsac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2029), rspb.2024.1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806468v1</w:t>
+                <w:t xml:space="preserve">hal-04679849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garberi</w:t>
+                <w:t xml:space="preserve">Gaetan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1215⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631 (8022), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679849v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fages</w:t>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Khan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 631 (8022), </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607980v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un petit groupe de « barbares » d'origine orientale implanté en Alsace à l'époque des Grandes Migrations sur le site d'Obernai Neuen Brunnen (Bas-Rhin)</w:t>
+                <w:t xml:space="preserve">L’infanticide féminin en question chez les Gaulois du Midi : l’apport des analyses ADN sur les nouveau-nés enterrés dans les habitats de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chenal</w:t>
+                <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Féliu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+                <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921876v1</w:t>
+                <w:t xml:space="preserve">hal-03861911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (S)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914134v1</w:t>
+                <w:t xml:space="preserve">hal-05090906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infanticide féminin en question chez les Gaulois du Midi : l’apport des analyses ADN sur les nouveau-nés enterrés dans les habitats de l’âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dedet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6693⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.104094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861911v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Un petit groupe de « barbares » d'origine orientale implanté en Alsace à l'époque des Grandes Migrations sur le site d'Obernai Neuen Brunnen (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (S)</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.303-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090906v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony de Belvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (4), pp.104094. </w:t>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914132v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya A Kusliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.56-77</w:t>
@@ -2003,77 +2003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Hanghøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleen Gaunitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,51 +2271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient genomic changes associated with domestication of the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,429 +2533,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Ancient DNA in Microbial Ecology.</w:t>
+                <w:t xml:space="preserve">Twenty-five thousand years of fluctuating selection on leopard complex spotting and congenital night blindness in horses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+                <w:t xml:space="preserve">Arne Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Andrew Bennett</w:t>
+                <w:t xml:space="preserve">Monika Reissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diyendo Massilani</w:t>
+                <w:t xml:space="preserve">Norbert Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Daligault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Pruvost</w:t>
+                <w:t xml:space="preserve">Rebecca Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Sandoval-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_17⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370 (1660), pp.20130386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305624v1</w:t>
+                <w:t xml:space="preserve">hal-01131270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New High-Throughput Approach to Genotype Ancient Human Gastrointestinal Parasites.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Analysis of Ancient DNA in Microbial Ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diyendo Massilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146230⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1399, pp.289-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305600v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-five thousand years of fluctuating selection on leopard complex spotting and congenital night blindness in horses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne Ludwig</w:t>
+                <w:t xml:space="preserve">A New High-Throughput Approach to Genotype Ancient Human Gastrointestinal Parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie M L Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Reissmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edson Sandoval-Castellanos</w:t>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 370 (1660), pp.20130386. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.e0146230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131270v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient multistrategy DNA decontamination procedure of PCR reagents for hypersensitive PCR applications.</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3482,90 +3482,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3601,596 +3601,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining the chronology of admixture events between early farmers and hunter-gatherers in the Central and Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Maite Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austrian Archaeological Institute; University of Zadar; Croatian Archaeological Society; Archaeological museum of Zadar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238055v1</w:t>
+                <w:t xml:space="preserve">hal-05090924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kerry Sayle</w:t>
+                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441409v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Sayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377206v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the chronology of admixture events between early farmers and hunter-gatherers in the Central and Western Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Garberi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Rivollat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+                <w:t xml:space="preserve">Delphine Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Austrian Archaeological Institute; University of Zadar; Croatian Archaeological Society; Archaeological museum of Zadar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090924v1</w:t>
+                <w:t xml:space="preserve">hal-05238055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tereza Galovičová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
@@ -4392,77 +4392,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gwenaëlle Goude; Stéphane Rottier; Guillaume Leduc; Samuel Bédécarrats; Caroline Ikkache, Nov 2025, Aix-en -Provence, France</w:t>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,90 +4694,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5056,103 +5056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient DNA sheds light on the funerary practices of late Neolithic collective burial in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
@@ -5440,90 +5440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5865,103 +5865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t>
@@ -6234,273 +6234,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Aproteles bulmerae mega bat remains from the Kiowa Rockshelter, Papua New Guinea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Ricaut</w:t>
+                <w:t xml:space="preserve">Emilius - de l'os au visage : portrait d'un mérovingien de la Granède (Millau, Aveyron Ve -Xe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 22nd Congress of the Indo-Pacific Prehistory Association (IPPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">42e journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741289v1</w:t>
+                <w:t xml:space="preserve">hal-05054487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilius - de l'os au visage : portrait d'un mérovingien de la Granède (Millau, Aveyron Ve -Xe s. ap. J.-C.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+                <w:t xml:space="preserve">Analysing Aproteles bulmerae mega bat remains from the Kiowa Rockshelter, Papua New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Ricaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G Leavesley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e journées internationales d’archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">the 22nd Congress of the Indo-Pacific Prehistory Association (IPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054487v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Briceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony de Belvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Ferrapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7061,51 +7061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vallée de la Seine : un espace génétiquement structurant à la fin de la Protohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Élise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,51 +7214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE PALÉOGÉNOMIQUE DES OSSEMENTS DU DOLMEN DE SAINT-EUGÈNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7384,51 +7384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,51 +7502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael James Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierra Blunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7927,51 +7927,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126145v2</w:t>
+                <w:t xml:space="preserve">hal-05126145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
               </w:r>
@@ -8342,51 +8342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam5298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Arbuckle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174216" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrew Bennett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M L C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Reissmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benecke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bellone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Sandoval-Castellanos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0386" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwarz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Bessa Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.03.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63BP9CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610257104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Rivollat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Blunt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Baldoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Onaindia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debergue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas- Aragay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Belvalet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Pemonge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Briceno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ferrapie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Labille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mulcare" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15190.003.0003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68775" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68775" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-&#201;lise Fischer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Boyle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk443" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam5298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Arbuckle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174216" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ludwig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Reissmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Benecke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bellone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Sandoval-Castellanos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrew Bennett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M L C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146230" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwarz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Bessa Correia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.03.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63BP9CS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610257104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Rivollat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Blunt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Baldoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Onaindia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debergue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas- Aragay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Belvalet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Pemonge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741289v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Briceno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ferrapie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Labille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mulcare" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15190.003.0003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68775" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68775" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-&#201;lise Fischer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Boyle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>