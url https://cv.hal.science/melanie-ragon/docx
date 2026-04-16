--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -735,307 +735,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fauré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2016.01.012⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450768v1</w:t>
+                <w:t xml:space="preserve">hal-01485208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2016.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biopréservation: une stratégie d’avenir pour la conservation des aliments</w:t>
               </w:r>
@@ -3337,51 +3337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EF1BDA2"/>
+    <w:nsid w:val="71D109B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3568,51 +3568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-ragon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1676-4764" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077345509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109008653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2007.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0XRP0HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Galvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1275-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43S7X0V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-5-S1-P31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-ragon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1676-4764" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077345509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109008653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2007.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0XRP0HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Galvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1275-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43S7X0V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-5-S1-P31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>