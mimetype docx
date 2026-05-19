--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -2745,51 +2745,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
+                <w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
@@ -2824,97 +2824,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251566v1</w:t>
+                <w:t xml:space="preserve">hal-05290010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t>
+                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
@@ -2949,73 +2949,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290010v1</w:t>
+                <w:t xml:space="preserve">hal-05251566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
               </w:r>
@@ -3337,51 +3337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71D109B2"/>
+    <w:nsid w:val="3F85E449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3568,51 +3568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-ragon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1676-4764" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077345509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109008653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2007.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0XRP0HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Galvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1275-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43S7X0V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-5-S1-P31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-ragon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1676-4764" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077345509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109008653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2007.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0XRP0HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Galvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1275-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43S7X0V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-5-S1-P31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>