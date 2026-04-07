--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -236,3370 +236,3504 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of groundwater over-exploitation in the Maghreb</w:t>
+                <w:t xml:space="preserve">Challenges of soil health restoration in Tunisian cereal production systems: an analysis through the social-ecological systems framework (SES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
+                <w:t xml:space="preserve">Aya Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+                <w:t xml:space="preserve">Maria Helena Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fraj Chemak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108499⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 162, pp.107909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865097v1</w:t>
+                <w:t xml:space="preserve">hal-05529962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of farm vulnerability to climate change in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Economic valuation of groundwater over-exploitation in the Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land14071388⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.108499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157023v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing agroecology in North Africa, a review of 88 sustainable agriculture projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessment of farm vulnerability to climate change in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elen Lemaître-Curri</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (9), pp.1457. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land13091457⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land14071388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760638v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing ecosystem services within the territorial development approach: the ecosystem services basket in the Karaburun Peninsula, Turkey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterizing agroecology in North Africa, a review of 88 sustainable agriculture projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+                <w:t xml:space="preserve">Olfa Boughamoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Lemaître-Curri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2023.129142⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (9), pp.1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land13091457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875596v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques culturels rendus par les zones humides protégées en Méditerranée : élaboration d’un indicateur de suivi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Valuing ecosystem services within the territorial development approach: the ecosystem services basket in the Karaburun Peninsula, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heval Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Anougmar</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Garrabé</w:t>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.423 - 438. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.22-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2022007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2023.129142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675625v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social capital as a determinant for raising ecosystem services awareness: an application to an Albanian pastoral ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les services écosystémiques culturels rendus par les zones humides protégées en Méditerranée : élaboration d’un indicateur de suivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kokthi</w:t>
+                <w:t xml:space="preserve">Laurent Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elda Muço</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Wided Khechimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatmir Guri</w:t>
+                <w:t xml:space="preserve">Soukaina Anougmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garrabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3097/LO.202195⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.423 - 438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538272v1</w:t>
+                <w:t xml:space="preserve">hal-03675625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Introduction to Food Cooperatives in the Bekaa Valley, Lebanon: Territorial Actors and Potential Levers to Local Development Through Culinary Heritage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social capital as a determinant for raising ecosystem services awareness: an application to an Albanian pastoral ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
+                <w:t xml:space="preserve">Elena Kokthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Requier Desjardins</w:t>
+                <w:t xml:space="preserve">Elda Muço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmir Guri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41055-020-00079-0⟩</w:t>
+              <w:t xml:space="preserve">Landscape Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3097/LO.202195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137540v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage, l’émotion et l’éducation de terrain, vecteurs de souvenir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Introduction to Food Cooperatives in the Bekaa Valley, Lebanon: Territorial Actors and Potential Levers to Local Development Through Culinary Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Rita Jalkh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Requier Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones Humides Infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1-2), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41055-020-00079-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046059v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological systems approach is necessary to achieve land degradation neutrality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le paysage, l’émotion et l’éducation de terrain, vecteurs de souvenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.I. Metternicht</w:t>
+                <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dallimer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zones Humides Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97-98, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143759v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration du premier indicateur des services culturels des zones humides méditerranéennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">A social-ecological systems approach is necessary to achieve land degradation neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.T. Okpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Khechimi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Stringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akhtar-Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Metternicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dallimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones Humides Infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140791v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides méditerranéennes : suivre les services récréatifs et éducatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Élaboration du premier indicateur des services culturels des zones humides méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.14-15</w:t>
+              <w:t xml:space="preserve">Zones Humides Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146767v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la perception des services écosystémiques pour appréhender le capital environnemental d’un territoire et ses enjeux de développement, le cas de la péninsule de Karaburun en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.11894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions d’inégalités d’accès à la ressource foncière et politiques de préservation du foncier : une approche comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zones humides méditerranéennes : suivre les services récréatifs et éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vianey</w:t>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148114v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La planification locale, outil de durabilité environnementale : le cas des zones humides méditerranéennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Productions d’inégalités d’accès à la ressource foncière et politiques de préservation du foncier : une approche comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. El Debs</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vianey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146766v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture de la crise migratoire : l'agriculture et le développement rural comme source de résilience dans les pays du Sud et de l'Est de la Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La planification locale, outil de durabilité environnementale : le cas des zones humides méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ahmed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Ghouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Debs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Crisis and resilience in the Mediterranean, 36, pp.36-41</w:t>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155206v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre les services récréatifs et éducatifs des zones humides méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Humides Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92-93, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the EIRR, the Economic Internal Rate of Return of projects to combat desertification and land degradation evaluation a relevant tool for evaluation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une lecture de la crise migratoire : l'agriculture et le développement rural comme source de résilience dans les pays du Sud et de l'Est de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bessaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berdaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planet@Risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.2-7</w:t>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Crisis and resilience in the Mediterranean, 36, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164482v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels résultats pour le réseau FONCIMED au cours du triennal 2010-2013 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Land issues in the Mediterranean countries, 28, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is the EIRR, the Economic Internal Rate of Return of projects to combat desertification and land degradation evaluation a relevant tool for evaluation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des régions arides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 [30 sic], pp.113-129</w:t>
+              <w:t xml:space="preserve">Planet@Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168266v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques conditions clés d'une procédure d'évaluation économique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Chassany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des régions arides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 [30 sic], pp.113-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178195v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la désertification : quelles évaluations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (3), pp.151-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2012.0362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some notes on the economic assessment of land degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quelques conditions clés d'une procédure d'évaluation économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Sperlich</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chassany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.1056⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (3), pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2012.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02179782v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte–rendu d’ouvrage : &amp;quot;Entre désertification et développement : la Jeffara tunisienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Some notes on the economic assessment of land degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sperlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.285-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.1056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02267667v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Didier Génin, Henri Guillaume, Mohamed Ouessar, Azalez Ouled Belgacem, Bruno Romagny, Mongi Sghaier, Houcine Taâmallah (directeurs scientifiques), 2006, Entre Désertification et développement La Jeffara tunisienne, Ed. Cérès, IRA, IRD, Tunis, 351 p. » [Compte-rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lectures (Publications de 2006), pp.mis en ligne le 20 février 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité climatique, désertification et biodiversité en Afrique : s’adapter, une approche intégrée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compte–rendu d’ouvrage : &amp;quot;Entre désertification et développement : la Jeffara tunisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02440990v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations des coûts macro-économiques de la désertification en Afrique : inventaire et principaux résultats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Variabilité climatique, désertification et biodiversité en Afrique : s’adapter, une approche intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Al Hamndou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.5356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659318v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social capital and natural resource management: a critical perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les évaluations des coûts macro-économiques de la désertification en Afrique : inventaire et principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bied-Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environment and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 293 ((3)), pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1070496507310740⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02656374v1</w:t>
+                <w:t xml:space="preserve">hal-02659318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate variability, a common factor of desertification and climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Social capital and natural resource management: a critical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environment and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.355-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1070496507310740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653462v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat, développement et développement durable en Afrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Climate variability, a common factor of desertification and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Al-Hamndou Dorsouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.36-39</w:t>
+              <w:t xml:space="preserve">MEA Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656197v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des ressources en eau dans les pays en développement : enjeux nationaux et globaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Climat, développement et développement durable en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Sokona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Hamndou Dorsouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/med.135.0039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00387213v1</w:t>
+                <w:t xml:space="preserve">hal-02656197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic costs of desertification: a first survey of some cases in Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La gouvernance des ressources en eau dans les pays en développement : enjeux nationaux et globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bied-Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Makkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2006.011641⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006/3 (135), pp.39-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.135.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653311v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent Model for Describing Transhumance in North Cameroon: Comparison of Different Rationality to Develop a Routine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The economic costs of desertification: a first survey of some cases in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2006.011641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-1889(00)00035-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00550482v1</w:t>
+                <w:t xml:space="preserve">hal-02653311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Multi-Agent Model for Describing Transhumance in North Cameroon: Comparison of Different Rationality to Develop a Routine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25, pp.527-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-1889(00)00035-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La modélisation comme soutien à l'interdisciplinarité dans recherche- développement. Une application au pastoralisme soudano-sahélien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.61-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1240-1307(00)80063-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3609,310 +3743,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier en Méditerranée : une dichotomie entre Nord et Sud?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (3), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.16341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la désertification : quelles évaluations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (3), pp.252, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements climatiques sur l'agriculture au Maroc et en Tunisie et priorités d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes d'Analyse du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, pp.15, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3922,1825 +4056,1825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur l’économie de la dégradation des terres au Burkina Faso</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">pp.84, 2019</w:t>
+                <w:t xml:space="preserve">Questions de genre en zones sèches : les femmes, actrices de la lutte contre la désertification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonnassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSFD, 13, 53 p., 2019, Les Dossiers Thématiques du CSFD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046074v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions de genre en zones sèches : les femmes, actrices de la lutte contre la désertification</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">CSFD, 13, 53 p., 2019, Les Dossiers Thématiques du CSFD</w:t>
+                <w:t xml:space="preserve">Etude sur l’économie de la dégradation des terres au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.A. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.84, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404845v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the economics of land degradation in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.82, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance responsable des régimes fonciers en Méditerranée : conflits et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Foncimed Ciheam-Inra (montpellier, France)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Foncimed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.7, 2017, Foncimed Policy Brief</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course à la terre et à l'eau en contextes méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72 (72), pp.368, 2015, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, pp.368, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mongi Sghaier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Khatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nedjraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wata Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 68, 254 p., 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, pp.254, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809053v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Sghaier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ben Khatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Nedjraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issoufou Wata Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 68, pp.254, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, 254 p., 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178752v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic socio-économique agricole : viticulture de coteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.96, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des changements climatiques sur l'agriculture au Maroc et en Tunisie et priorités d'adaptation</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, 56, 15 p., 2010, Notes d'Analyse du CIHEAM</w:t>
+                <w:t xml:space="preserve">Monitoring and assessment of desertification, land degradation and drought: knowledge management, institutions and economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Akhtar-Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Bigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Chasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNU-INWEH, 9, 126 p., 2010, UNU Desertification Series, 978-92-8086-014-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823909v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and assessment of desertification, land degradation and drought: knowledge management, institutions and economics</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">UNU-INWEH, 9, 126 p., 2010, UNU Desertification Series, 978-92-8086-014-6</w:t>
+                <w:t xml:space="preserve">Impacts des changements climatiques sur l'agriculture au Maroc et en Tunisie et priorités d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, 15 p., 2010, Notes d'Analyse du CIHEAM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818457v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs écologiques du Roselt/OSS, désertification et biodiversité des écosystèmes circum-sahariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">D. Al Hamndou</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Sokona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hamndou Dorsouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp.52, 2009, Note Introductive, 978-9973-856-37-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.203-217, 2009, Options Méditerranéennes. Série B : Etudes et Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267672v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs écologiques du Roselt/OSS, désertification et biodiversité des écosystèmes circum-sahariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Al Hamndou Dorsouma</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sokona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Al Hamndou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">pp.203-217, 2009, Options Méditerranéennes. Série B : Etudes et Recherches</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OSS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.52, 2009, Note Introductive, 978-9973-856-37-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824536v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi faut-il investir en zones arides ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sciences et société civile dans le cadre de la lutte contre la désertification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bied-Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité Scientifique Français de la Désertification - CSFD, 5, 40 p., 2007, Dossiers Thématiques (CSFD)</w:t>
+              <w:t xml:space="preserve">Comité Scientifique Français de la Désertification - CSFD, 6, 40 p., 2007, Dossiers Thématiques (CSFD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811659v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation aux changements climatiques et lutte contre la désertification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taoufiq Bennouna</w:t>
+                <w:t xml:space="preserve">Un pas de plus dans la lutte contre la désertification : pour un programme régional communautaire dans l'espace circum-saharien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Aboubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mourad Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Al Hamndou Dorsouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">OSS - Observatoire du Sahara et du Sahel, 1, 28 p., 2007, Note Introductive (OSS), 978-9973-856-24-1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OSS - Observatoire du Sahara et du Sahel, 2, 35 p., 2007, Note Introductive (OSS), 978-9973-856-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816455v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences et société civile dans le cadre de la lutte contre la désertification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pourquoi faut-il investir en zones arides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité Scientifique Français de la Désertification - CSFD, 6, 40 p., 2007, Dossiers Thématiques (CSFD)</w:t>
+              <w:t xml:space="preserve">Comité Scientifique Français de la Désertification - CSFD, 5, 40 p., 2007, Dossiers Thématiques (CSFD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817913v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pas de plus dans la lutte contre la désertification : pour un programme régional communautaire dans l'espace circum-saharien</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Adaptation aux changements climatiques et lutte contre la désertification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Essahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Hamndou Dorsouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">OSS - Observatoire du Sahara et du Sahel, 2, 35 p., 2007, Note Introductive (OSS), 978-9973-856-22-7</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Sokona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OSS - Observatoire du Sahara et du Sahel, 1, 28 p., 2007, Note Introductive (OSS), 978-9973-856-24-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823469v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la désertification : un bien public mondial environnemental ? Des éléments de réponse...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Scientifique Français de la Désertification - CSFD, 1, 32 p., 2005, Dossiers Thématiques (CSFD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5750,2071 +5884,2071 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the economic effects of desertification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnet B. (coord.), Chotte J.-L. (coord.), Hiernaux P. (coord.), Ickowicz A. (coord.), Loireau M. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desertification and climate change: are they part of the same fight?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.51-55, 2024, 978-2-7592-4029-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conséquences économiques de la désertification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bonnet, J.-L. Chotte, P. Hiernaux, A. Ickowicz, M. Loireau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désertification et changement climatique : un même combat ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉditionsQuae, pp.54-58, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture de la crise migratoire : l'agriculture et le développement rural comme source de résilience dans les pays du Sud et de l'Est de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et conflits en Méditerranée : l'agriculture comme résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.77-89, 2018, Bibliothèque de l'IReMMO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2030 Agenda for sustainable development in the Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’Agenda 2030 pour le développement durable en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kalamvrezos Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (ed.), Graziano da Silva J. (ed.), FAO (ed.), CIHEAM (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterra 2016 : Zero waste in the Mediterranean. Natural resources, food and knowledge</w:t>
+              <w:t xml:space="preserve">Mediterra 2016 : Zéro gaspillage en Méditerranée. Ressources naturelles, alimentations et connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.175-189, 2016, Mediterra</w:t>
+              <w:t xml:space="preserve">, pp.181-195, 2016, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155207v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Agenda 2030 pour le développement durable en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The 2030 Agenda for sustainable development in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kalamvrezos Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (ed.), Graziano da Silva J. (ed.), FAO (ed.), CIHEAM (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterra 2016 : Zéro gaspillage en Méditerranée. Ressources naturelles, alimentations et connaissances</w:t>
+              <w:t xml:space="preserve">Mediterra 2016 : Zero waste in the Mediterranean. Natural resources, food and knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.181-195, 2016, Mediterra</w:t>
+              <w:t xml:space="preserve">, pp.175-189, 2016, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155208v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vianey G. (ed.), Requier-Desjardins M. (ed.), Paoli J.-C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-10, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sorties de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vianey G. (ed.), Requier-Desjardins M. (ed.), Paoli J.-C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-16, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’action publique et déterminants fonciers. Analyse de deux projets de lutte contre la désertification au Sud-Algérien et au Nord-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vianey G. (ed.), Requier-Desjardins M. (ed.), Paoli J.-C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-274, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources transfrontières en eau souterraine à l'échelle supranationale. Une étude du système aquifère du Sahara septentrional et du système aquifère Iullemeden en Afrique</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux et modes d'intégration de la dimension socio-économique dans la surveillance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic natural resource governance: contemporary environmental perspectives. La gouvernance des ressources naturelles stratégiques : perspectives contemporaines dans le domaine de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, PIE - Peter Lang, pp.99-127, 2012, Regional Integration and Social Cohesion</w:t>
+              <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178756v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et modes d’intégration de la dimension socio-économique dans la surveillance environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction [Surveillance environnementale et développement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Khatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Requier-Desjardins M. (ed.), Ben Khatra N. (ed.), Nedjraoui D. (ed.), Wata Sama I. (ed.), Sghaier M. (ed.), Briki M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.179-192, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
+              <w:t xml:space="preserve">, pp.5-8, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178751v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Surveillance environnementale et développement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ben Khatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
+              <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-8, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175211v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Surveillance environnementale et développement]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Conclusion [Surveillance environnementale et développement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ben Khatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Briki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806382v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et modes d'intégration de la dimension socio-économique dans la surveillance environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La gestion des ressources transfrontières en eau souterraine à l'échelle supranationale. Une étude du système aquifère du Sahara septentrional et du système aquifère Iullemeden en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Simonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Baba Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Latrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
+              <w:t xml:space="preserve">Strategic natural resource governance: contemporary environmental perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Peter Lang, 241 p., 2012, Regional Integration and Social Cohesion (RISC), 978-90-5201-899-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810818v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Surveillance environnementale et développement]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enjeux et modes d’intégration de la dimension socio-économique dans la surveillance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Requier-Desjardins M. (ed.), Ben Khatra N. (ed.), Nedjraoui D. (ed.), Wata Sama I. (ed.), Sghaier M. (ed.), Briki M. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
+              <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810802v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources transfrontières en eau souterraine à l'échelle supranationale. Une étude du système aquifère du Sahara septentrional et du système aquifère Iullemeden en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...62 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baba Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dodo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maganda, C. and Petit, O. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic natural resource governance: contemporary environmental perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Peter Lang, 241 p., 2012, Regional Integration and Social Cohesion (RISC), 978-90-5201-899-7</w:t>
+              <w:t xml:space="preserve">Strategic natural resource governance: contemporary environmental perspectives. La gouvernance des ressources naturelles stratégiques : perspectives contemporaines dans le domaine de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, PIE - Peter Lang, pp.99-127, 2012, Regional Integration and Social Cohesion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809439v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Décamps, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evènements climatiques extrêmes : réduire les vulnérabilités des systèmes écologiques et sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-121, 2010, Rapport Science et Technologie, 978-2-7598-0508-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brève histoire de la rente foncière : des rentes de fertilité à la rente de qualité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouve, A.-M. and Ben Saad, A. and Napoleone, C. and Paoli, J.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel gouvernance foncière et usages des ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-40, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la désertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Khatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervieu B. (ed.), Thibault H.-L. (ed.), Abis S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2009 : repenser le développement rural en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses de Sciences Po, pp.137-182, 2009, Mediterra, 978-2-7246-1109-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting desertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Khatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervieu B. (ed.), Thibault H.-L. (ed.), Abis S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2009: rethinking rural development in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses de Sciences Po, pp.131-176, 2009, Mediterra, 978-2-7246-1110-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de modélisation du capital social : l'accès à l'eau et aux pâturages communs de transhumance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le capital social en action. Territoires et transferts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2005, Ethique Economique, 978-2-7475-9013-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7824,2073 +7958,2073 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of agroecological perspectives in North African intersectoral public policies. A review of trends, strengths and weaknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Jalkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal Siam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Lahrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidya Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D6.2 deliverable - Working Package 6, CIHEAM-IAMM. 2024, pp.497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATAE Milestone 4: on multi-actor governance in Living Labs and the MEDAE network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Paas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Lemaitre-Curri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milestone 4 - Working Package 4, CIHEAM-IAMM. 2023, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework providing definitions, operational typology and review of EU strategies for rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Slätmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D3.2, CIHEAM-IAMM. 2020, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term vision for rural areas: contribution from 20 science-society-policy platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kiss-Galfalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIHEAM-IAMM. 2020, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of recreational and educational services provided by Mediterranean wetlands: synthesis for decision-makers and managers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Suivi des services récréatifs et éducatifs des zones humides Méditerranéennes : synthèse pour les décideurs et les gestionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ribeiro-Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Observatoire des Zones Humides. 2018, pp.19</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140792v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des services récréatifs et éducatifs des zones humides Méditerranéennes : synthèse pour les décideurs et les gestionnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Monitoring of recreational and educational services provided by Mediterranean wetlands: synthesis for decision-makers and managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ribeiro-Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] Observatoire des Zones Humides. 2018, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140793v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La planification territoriale : un levier pour combattre la désertification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les services culturels récréatifs et éducatifs des zones humides en Méditerranée : des services sous-estimés malgré les avantages qu'ils procurent, résultats d'études en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CARI; Danaya. 2017, pp.7</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; OZHM; Institut de recherche de la Tour du Valat. 2017, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148117v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services culturels récréatifs et éducatifs des zones humides en Méditerranée : des services sous-estimés malgré les avantages qu'ils procurent, résultats d'études en Méditerranée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La planification territoriale : un levier pour combattre la désertification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; OZHM; Institut de recherche de la Tour du Valat. 2017, pp.49</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masumbuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CARI; Danaya. 2017, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146768v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits courts et bonnes pratiques agricoles</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.18</w:t>
+                <w:t xml:space="preserve">La neutralité en termes de dégradation des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bied-Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CSFD. 2016, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149435v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil agricole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Valorisation des produits agricoles : quelles mesures d’appui à la commercialisation des produits agricoles et à l’organisation des acteurs au Maghreb ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153283v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des produits agricoles : quelles mesures d’appui à la commercialisation des produits agricoles et à l’organisation des acteurs au Maghreb ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Jeunes, femmes et développement rural : pour des politiques agricoles qui préparent l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.13</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149437v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunes, femmes et développement rural : pour des politiques agricoles qui préparent l’avenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Youth, women and rural development: agricultural policies to pave the way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.25</w:t>
+              <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149436v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neutralité en termes de dégradation des terres</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CSFD. 2016, pp.6</w:t>
+                <w:t xml:space="preserve">Circuits courts et bonnes pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berdaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149429v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youth, women and rural development: agricultural policies to pave the way forward</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Le conseil agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2016, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149438v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bonnes pratiques agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la recherche pour la définition et la mise en oeuvre des bonnes pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2015, pp.17</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158366v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la recherche pour la définition et la mise en oeuvre des bonnes pratiques agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les bonnes pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2015, pp.8</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2015, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158365v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques et accès au marché européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good agricultural practices and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2015, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet africain de Grande Muraille Verte: quels conseils les scientifiques peuvent-ils apporter ? Une synthèse de résultats publiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bellefontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CSFD. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African Great Green Wall project .What advice can scientists provide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bellefontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Scientific Committee on Desertification. 2011, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir en zones arides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9900,3473 +10034,3473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance foncière et lutte contre la dégradation des terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science pour la nouvelle vision de la Grande muraille Verte. Lancement du réseau de recherche international RESET GMV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; CERD, Apr 2023, Djibouti, Djibouti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04925322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité des exploitations agricoles au changement climatique : territoire du Pays Haut Languedoc et Vignobles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre méthodologique pour l'évaluation de la vulnérabilité des exploitations agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. MEDFORUM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHEAM Bari, Sep 2018, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farms vulnerability assessment to climate change: case study in the territory of Pays Haut Languedoc et Vignobles, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wokshop on Economics of Biodiversity Conservation under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helmholtz-Centre for Environmental Research – UFZ, Mar 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and implementation of a cultural services’ indicator of impacts in the Mediterranean: a first diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA, Aug 2018, Bordeaux, France. pp.278-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for territorial planning in the search of sustainable development: environment in local south mediterranean planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elaboration d’un indicateur de services culturels pour le suivi des zones humides méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anougmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Conférence des Parties de la Convention des Nations Unies pour la Lutte contre la Désertification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ordos, China</w:t>
+              <w:t xml:space="preserve">Les Mardis du GRED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148110v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land degradation neutrality, some perspectives for action. A socioeconomics of neutrality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Challenges for territorial planning in the search of sustainable development: environment in local south mediterranean planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNNCD COP13</w:t>
+              <w:t xml:space="preserve">13. Conférence des Parties de la Convention des Nations Unies pour la Lutte contre la Désertification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ordos, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148112v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une éviction : les marges arides dans la convention désertification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Land degradation neutrality, some perspectives for action. A socioeconomics of neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "Les jeudis d’ART-Dev : Action publique et gestion des ressources dans les territoires de marges : quel développement à la clé ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">UNNCD COP13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ordos, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148111v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un indicateur de services culturels pour le suivi des zones humides méditerranéennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La construction d’une éviction : les marges arides dans la convention désertification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Anougmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis du GRED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "Les jeudis d’ART-Dev : Action publique et gestion des ressources dans les territoires de marges : quel développement à la clé ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148113v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate ecosystem services approach into territorial development: the basket of ecosystem services of the Karaburun Peninsula (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Foncimed Annual Seminar "Le Foncier, un Actif du Développement Territorial et de la Durabilité des Communautés Rurales ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Thessalonique, Greece. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring recreational and educational services provided by Mediterranean wetlands: how natural capital impact human and social capital?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ecosystem services assessment to enhance territorial development: a qualitative approach in Karaburun Peninsula, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Khechimi</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey-Valette H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference on Monitoring and Management of Visitors in Recreation and Protected Areas: Cooperation Across Borders and Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Novi Sad, Serbia. pp.49-52</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016: Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153257v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche du « Land Degradation Neutrality » (LDN) : retour sur deux documents fondateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolution de l'accès aux parcours steppiques et dynamique de désertification : la location du capital fourrager dans deux communes, El-Gueddid et Zaafrane, Wilaya de Djelfa, Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Pôle Foncier : Nouveaux Instruments de la Conservation et Enjeux Fonciers : la Compensation et la Neutralité en Question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Foncimed : Gouvernance Responsable des Régimes Fonciers en Méditerranée : Conflits et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bragança, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155205v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'accès aux parcours steppiques et dynamique de désertification : la location du capital fourrager dans deux communes, El-Gueddid et Zaafrane, Wilaya de Djelfa, Algérie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A la recherche du « Land Degradation Neutrality » (LDN) : retour sur deux documents fondateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Foncimed : Gouvernance Responsable des Régimes Fonciers en Méditerranée : Conflits et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bragança, Portugal</w:t>
+              <w:t xml:space="preserve">Journée thématique du Pôle Foncier : Nouveaux Instruments de la Conservation et Enjeux Fonciers : la Compensation et la Neutralité en Question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153276v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services assessment to enhance territorial development: a qualitative approach in Karaburun Peninsula, Turkey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Monitoring recreational and educational services provided by Mediterranean wetlands: how natural capital impact human and social capital?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rey-Valette H</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016: Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Regional Workshop on Ecosystem Services provided by Mediterranean Wetlands (Plan Bleu)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050482v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring recreational and educational services provided by Mediterranean wetlands: how natural capital impact human and social capital?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ecosystem services approach as a new perspective of the development territorial : tow sided assessment of Karaburun Peninsula’s ecosystem services (Turkey).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heval Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Khechimi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Workshop on Ecosystem Services provided by Mediterranean Wetlands (Plan Bleu)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">1. Mediterranean Forum fo PhD students and young researchers "Designing sustainable agricultural and food production ^system under global changes in the Mediterranean"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153256v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services approach as a new perspective of the development territorial : tow sided assessment of Karaburun Peninsula’s ecosystem services (Turkey).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Monitoring recreational and educational services provided by Mediterranean wetlands: how natural capital impact human and social capital?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Mediterranean Forum fo PhD students and young researchers "Designing sustainable agricultural and food production ^system under global changes in the Mediterranean"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Conference on Monitoring and Management of Visitors in Recreation and Protected Areas: Cooperation Across Borders and Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Novi Sad, Serbia. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050491v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d’approche ecosystemıque comme facılıtateur du developpement terrıtorıal: le cas de la penınsule de karaburun (Turquıe).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Un cadre d’approche écosystémiques comme facilitateur du développement territorial. Le cas de la péninsule de Karaburun en Turquie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque « Capital environnemental : représentations, pratiques, dominations, appropriations spatiales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geolab, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050609v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'approche écosystémique comme facilitateur du développement territorial : le cas de la péninsule de Karaburun en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires Méditerranéens : Agriculture, Alimentation et Villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d’approche écosystémiques comme facilitateur du développement territorial. Le cas de la péninsule de Karaburun en Turquie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Un cadre d’approche ecosystemıque comme facılıtateur du developpement terrıtorıal: le cas de la penınsule de karaburun (Turquıe).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Capital environnemental : représentations, pratiques, dominations, appropriations spatiales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geolab, Nov 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051129v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des normes et prise en compte de l'environnement dans l'action locale, exemple de l'observatoire des zones humides méditerranéennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">The IRR, a tool for evaluating projects to combat desertification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Canal 2013 : Circulations et Appropriations des Normes et des Modèles de l'Action Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Montpellier, France. pp.34</w:t>
+              <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165092v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing actions to combat desertification, what valuations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Circulation des normes et prise en compte de l'environnement dans l'action locale, exemple de l'observatoire des zones humides méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ghouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.202-203</w:t>
+              <w:t xml:space="preserve">Colloque international : Canal 2013 : Circulations et Appropriations des Normes et des Modèles de l'Action Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Montpellier, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165104v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological reflections and the practice of evaluation, main outputs of the Montpellier seminar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Assessing actions to combat desertification, what valuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Escadafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rojo Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.138-139</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168267v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRR, a tool for evaluating projects to combat desertification?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Methodological reflections and the practice of evaluation, main outputs of the Montpellier seminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168265v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible écologisation des politiques publiques agricoles au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Bessaoud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Unité Ecodéveloppement : Ecologisation des Politiques Publiques et des Pratiques Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.17</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179783v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Dryland Ecosystem Functioning and Resilience: Integrating Biophysical Assessment with Socio-economic Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Dryland ecosystem functioning and resilience: integrating biophysical assessment with socio-economic issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Sassari (UniSS). NRD, Nucleo Ricerca Desertificazione, Sassari, ITA. European Science Foundation (ESF)., Jul 2011, Alghero, Italy. 44 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179781v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dryland ecosystem functioning and resilience: integrating biophysical assessment with socio-economic issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Sassari (UniSS). NRD, Nucleo Ricerca Desertificazione, Sassari, ITA. European Science Foundation (ESF)., Jul 2011, Alghero, Italy. 44 diapositives</w:t>
+              <w:t xml:space="preserve">International conference Dryland Ecosystem Functioning and Resilience: Integrating Biophysical Assessment with Socio-economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810532v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impossible écologisation des politiques publiques agricoles au Maghreb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Bessaoud</w:t>
+                <w:t xml:space="preserve">Enjeux et modes d’intégration de la dimension socioéconomique dans les systèmes d’observation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Unité Ecodéveloppement : Ecologisation des Politiques Publiques et des Pratiques Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France. 17 p</w:t>
+              <w:t xml:space="preserve">Les Systèmes de Surveillance, Outils de Gestion, de Planification et de Mise en Oeuvre Synergique des Conventions Environnementales : Enjeux et Défis au Circum-Sahara, OSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806378v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et modes d’intégration de la dimension socioéconomique dans les systèmes d’observation environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">L’impossible écologisation des politiques publiques agricoles au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Systèmes de Surveillance, Outils de Gestion, de Planification et de Mise en Oeuvre Synergique des Conventions Environnementales : Enjeux et Défis au Circum-Sahara, OSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie. pp.39</w:t>
+              <w:t xml:space="preserve">Colloque National Unité Ecodéveloppement : Ecologisation des Politiques Publiques et des Pratiques Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179780v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and assessment of desertification, land degradation and drought: knowledge management, institutions and economics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applicabilité de la gestion intégrée des ressources en eau à l’échelle supranationale. Les cas du SASS et du SAI, systèmes aquifères transfrontaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Simonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Baba Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Latrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Dodo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence des Parties COP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Buenos Aires, Argentina. pp.126</w:t>
+              <w:t xml:space="preserve">Symposium international Environnement, Régions et Ressources Stratégiques : Modèles de Gouvernance et Pluralité des Droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium pour la Recherche Comparative sur l’Intégration Régionale et la Cohésion Sociale (RISC). Groupe de travail : Gestion des ressources stratégiques, LUX., Jul 2010, Lille, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180738v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité de la gestion intégrée des ressources en eau à l’échelle supranationale. Les cas du SASS et du SAI, systèmes aquifères transfrontaliers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring and assessment of desertification, land degradation and drought: knowledge management, institutions and economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akhtar-Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Environnement, Régions et Ressources Stratégiques : Modèles de Gouvernance et Pluralité des Droits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lille, France. pp.27</w:t>
+              <w:t xml:space="preserve">9. Conférence des Parties COP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Buenos Aires, Argentina. pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183291v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité de la gestion intégrée des ressources en eau à l’échelle supranationale. Les cas du SASS et du SAI, systèmes aquifères transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Dodo</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baba Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Environnement, Régions et Ressources Stratégiques : Modèles de Gouvernance et Pluralité des Droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Consortium pour la Recherche Comparative sur l’Intégration Régionale et la Cohésion Sociale (RISC). Groupe de travail : Gestion des ressources stratégiques, LUX., Jul 2010, Lille, France. 27 p</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Lille, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820043v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adaptation et gestion durable des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Sociétés en Transition et Développement Local en Zones Difficiles" (DELZOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire du Sahara et du Sahel (OSS). TUN., Apr 2009, Médenine, Tunisie. 20 p</w:t>
+              <w:t xml:space="preserve">Lutte contre le changement climatique et contre la désertification, opérationnaliser les synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Action et de Réalisations Internationales - Groupe de Travail Désertification (CARI - GTD). FRA., Jun 2009, Montpellier, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819503v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés en Transition et Développement Local dans les Zones Difficiles, Colloque International Institut des Régions Arides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Médenine, Tunisie. pp.20</w:t>
+              <w:t xml:space="preserve">Colloque International "Sociétés en Transition et Développement Local en Zones Difficiles" (DELZOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire du Sahara et du Sahel (OSS). TUN., Apr 2009, Médenine, Tunisie. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267669v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils, Society &amp; Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Selfoss, Iceland. pp.106-110</w:t>
+              <w:t xml:space="preserve">Sociétés en Transition et Développement Local dans les Zones Difficiles, Colloque International Institut des Régions Arides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Médenine, Tunisie. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267668v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et gestion durable des terres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">The economics of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lutte contre le changement climatique et contre la désertification, opérationnaliser les synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Action et de Réalisations Internationales - Groupe de Travail Désertification (CARI - GTD). FRA., Jun 2009, Montpellier, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Soils, Society &amp; Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Selfoss, Iceland. pp.106-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820485v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils, Society &amp; Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Selfoss, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social costs of desertification in Africa: the case of migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Desertification and Drylands Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">, Jun 2006, Tunis, Tunisia. pp.569-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751217v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d'observation environnementale dans la région circum-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Régional d'Experts Désertification, Migration et Développement Local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Tripoli, Libye</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social costs of desertification in Africa: the case of migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Desertification and Drylands Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Tunis, Tunisia. pp.569-581</w:t>
+              <w:t xml:space="preserve">, Jun 2006, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482796v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice of transhumance in Extreme Northern Cameroon since 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Mega Chad Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Maiduguri, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13376,137 +13510,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique de la surexploitation des eaux souterraines dans la région du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater, Key to the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13516,939 +13650,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neutralité en matière de dégradation des terres au Sahel au prisme de la question foncière. Regards critiques sur quelques approches et instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Mansion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benkahla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at land degradation neutrality in the Sahel in terms of land issues. A critical review of several LDN approaches and instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Mansion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benkahla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2030 : pour que la Grande Muraille Verte au Sahel soit une pleine réussite ; la recherche scientifique en actions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hiernaux</w:t>
+                <w:t xml:space="preserve">Improved land governance and halting land degradation: the central role of property rights and social processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389091v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03768146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved land governance and halting land degradation: the central role of property rights and social processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine Burnod</w:t>
+                <w:t xml:space="preserve">2030 : pour que la Grande Muraille Verte au Sahel soit une pleine réussite ; la recherche scientifique en actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hiernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03768146v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance foncière et lutte contre la dégradation des terres : prendre au sérieux les droits fonciers et les processus sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03656023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et dégradation des terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie écologique pour une agriculture durable dans les zones arides et semi-arides d'Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Bellefontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Berthouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African Great Green Wall project: what advice can scientists provide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bellefontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14458,131 +14592,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing agroecology in North Africa, a review of 88 sustainable agriculture projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Boughamoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaitre-Curri Elen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14650,51 +14784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21FBD0FB"/>
+    <w:nsid w:val="B6BED682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14881,51 +15015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-requier-desjardins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5060-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200992976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431508800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lema&#238;tre-Curri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13091457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03675625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaz&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Khechimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garrab&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03538272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokthi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Mu&#231;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaz&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Okpara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Metternicht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallimer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vianey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghouat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Debs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bessaoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berdaguer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chassany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0355" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0362" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sperlich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ2W9JW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Al Hamndou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5356" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brahimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1070496507310740" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32E9A8695AA4039A7786E8B54E9EDC37A1561450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Sokona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2006.011641" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1889(00)00035-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNXJDCHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)80063-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Rodrigues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16341" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Traore" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnassieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coronel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Foncimed Ciheam-Inra (montpellier, France)" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rodrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809053v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Khatra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Nedjraoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Wata Sama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Khatra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedjraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wata Sama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179101v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail2.reseau-concept.net/Upload/ciheam/fichiers/NAN56_Requier.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Bigas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chasek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jauffret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oss-online.org/fr/indicateurs-%C3%A9cologiques-du-roseltoss-d%C3%A9sertification-et-biodiversit%C3%A9-des-ecosyst%C3%A8mes-circum" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jauffret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Briki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811659v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Essahli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bennouna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817913v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Aboubacar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalamvrezos Navarro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37205" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007127" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Santucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007128" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ikhlef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007145" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simonel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba Sy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latrech" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178751v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6626" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6616" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7622" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7635" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7639" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809439v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simonel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Baba Sy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Latrech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dodo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182255v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;camps" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edp-open.org/books/books-in-french/257-evenements-climatiques-extremes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180752v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832472v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Siam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahrech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidya Fall" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribeiro-Lopes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masumbuko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Najjar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153283v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amsallem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bied-Charreton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466529v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellefontaine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959210v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellefontaine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140811v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155205v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fodil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050482v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165092v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165104v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rojo Serrano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168265v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179783v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179781v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810532v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bessaoud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179780v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bigas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chasek" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reed" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183291v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820043v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819503v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267669v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267668v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820485v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482796v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008280v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benkahla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008319v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389091v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398532v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amsallem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585038v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bellefontaine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04674666v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Curri Elen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-requier-desjardins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5060-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200992976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431508800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107909" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lema&#238;tre-Curri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13091457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03675625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaz&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Khechimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garrab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03538272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokthi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Mu&#231;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaz&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Okpara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Metternicht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vianey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18407" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghouat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Debs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bessaoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berdaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164482v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chassany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0355" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sperlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ2W9JW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Al Hamndou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5356" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brahimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1070496507310740" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32E9A8695AA4039A7786E8B54E9EDC37A1561450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Sokona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2006.011641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1889(00)00035-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNXJDCHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)80063-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Rodrigues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnassieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coronel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Traore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Foncimed Ciheam-Inra (montpellier, France)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rodrigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Khatra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedjraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wata Sama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Khatra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Nedjraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Wata Sama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Bigas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chasek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail2.reseau-concept.net/Upload/ciheam/fichiers/NAN56_Requier.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jauffret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Briki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jauffret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oss-online.org/fr/indicateurs-%C3%A9cologiques-du-roseltoss-d%C3%A9sertification-et-biodiversit%C3%A9-des-ecosyst%C3%A8mes-circum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Aboubacar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Essahli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bennouna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalamvrezos Navarro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37201" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007127" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158354v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Santucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007128" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ikhlef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007145" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7635" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175211v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7622" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7639" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simonel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Baba Sy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Latrech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dodo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178751v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simonel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba Sy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latrech" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;camps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edp-open.org/books/books-in-french/257-evenements-climatiques-extremes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180752v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832472v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Siam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahrech" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidya Fall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribeiro-Lopes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Najjar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148117v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masumbuko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amsallem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bied-Charreton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellefontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959210v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellefontaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817274v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148110v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148112v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148111v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153276v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fodil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155205v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165092v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rojo Serrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168267v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806378v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bessaoud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179780v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820043v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180738v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bigas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chasek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reed" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819503v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752778v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753966v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764145v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benkahla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008319v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389091v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398532v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amsallem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bellefontaine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04674666v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Curri Elen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>