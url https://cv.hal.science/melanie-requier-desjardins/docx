--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1534,226 +1534,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la perception des services écosystémiques pour appréhender le capital environnemental d’un territoire et ses enjeux de développement, le cas de la péninsule de Karaburun en Turquie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Yildirim</w:t>
+                <w:t xml:space="preserve">Zones humides méditerranéennes : suivre les services récréatifs et éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043021v1</w:t>
+                <w:t xml:space="preserve">hal-02146767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides méditerranéennes : suivre les services récréatifs et éducatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Chazée</w:t>
+                <w:t xml:space="preserve">Étudier la perception des services écosystémiques pour appréhender le capital environnemental d’un territoire et ses enjeux de développement, le cas de la péninsule de Karaburun en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Khechimi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146767v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions d’inégalités d’accès à la ressource foncière et politiques de préservation du foncier : une approche comparative</w:t>
               </w:r>
@@ -4459,221 +4459,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course à la terre et à l'eau en contextes méditerranéens</w:t>
+                <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Vianey</w:t>
-[...36 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 72 (72), pp.368, 2015, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-535-0</w:t>
+              <w:t xml:space="preserve">, 72, pp.368, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306360v1</w:t>
+                <w:t xml:space="preserve">hal-02158380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Vianey</w:t>
+                <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course à la terre et à l'eau en contextes méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 (72), pp.368, 2015, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-535-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02158380v1</w:t>
+                <w:t xml:space="preserve">hal-01306360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
               </w:r>
@@ -6391,264 +6391,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sorties de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vianey G. (ed.), Requier-Desjardins M. (ed.), Paoli J.-C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-10, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
+              <w:t xml:space="preserve">, pp.11-16, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158368v1</w:t>
+                <w:t xml:space="preserve">hal-02158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sorties de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vianey G. (ed.), Requier-Desjardins M. (ed.), Paoli J.-C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-16, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
+              <w:t xml:space="preserve">, pp.5-10, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158354v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’action publique et déterminants fonciers. Analyse de deux projets de lutte contre la désertification au Sud-Algérien et au Nord-Cameroun</w:t>
               </w:r>
@@ -6815,241 +6815,241 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Surveillance environnementale et développement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Briki</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ben Khatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
+              <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-8, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
+                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175211v1</w:t>
+                <w:t xml:space="preserve">hal-02806382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Surveillance environnementale et développement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Briki</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Khatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Requier-Desjardins M. (ed.), Ben Khatra N. (ed.), Nedjraoui D. (ed.), Wata Sama I. (ed.), Sghaier M. (ed.), Briki M. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
+              <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-8, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806382v1</w:t>
+                <w:t xml:space="preserve">hal-02175211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion [Surveillance environnementale et développement]</w:t>
               </w:r>
@@ -7258,238 +7258,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et modes d’intégration de la dimension socio-économique dans la surveillance environnementale</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Requier-Desjardins M. (ed.), Ben Khatra N. (ed.), Nedjraoui D. (ed.), Wata Sama I. (ed.), Sghaier M. (ed.), Briki M. (ed.). </w:t>
+                <w:t xml:space="preserve">La gestion des ressources transfrontières en eau souterraine à l'échelle supranationale. Une étude du système aquifère du Sahara septentrional et du système aquifère Iullemeden en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baba Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dodo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maganda, C. and Petit, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-192, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
+              <w:t xml:space="preserve">Strategic natural resource governance: contemporary environmental perspectives. La gouvernance des ressources naturelles stratégiques : perspectives contemporaines dans le domaine de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, PIE - Peter Lang, pp.99-127, 2012, Regional Integration and Social Cohesion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178751v1</w:t>
+                <w:t xml:space="preserve">hal-02178756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources transfrontières en eau souterraine à l'échelle supranationale. Une étude du système aquifère du Sahara septentrional et du système aquifère Iullemeden en Afrique</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Maganda, C. and Petit, O. </w:t>
+                <w:t xml:space="preserve">Enjeux et modes d’intégration de la dimension socio-économique dans la surveillance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Requier-Desjardins M. (ed.), Ben Khatra N. (ed.), Nedjraoui D. (ed.), Wata Sama I. (ed.), Sghaier M. (ed.), Briki M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic natural resource governance: contemporary environmental perspectives. La gouvernance des ressources naturelles stratégiques : perspectives contemporaines dans le domaine de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, PIE - Peter Lang, pp.99-127, 2012, Regional Integration and Social Cohesion</w:t>
+              <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178756v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et équité</w:t>
               </w:r>
@@ -8622,547 +8622,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services culturels récréatifs et éducatifs des zones humides en Méditerranée : des services sous-estimés malgré les avantages qu'ils procurent, résultats d'études en Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Chazée</w:t>
+                <w:t xml:space="preserve">La planification territoriale : un levier pour combattre la désertification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moisan</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; OZHM; Institut de recherche de la Tour du Valat. 2017, pp.49</w:t>
+                <w:t xml:space="preserve">B. Masumbuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CARI; Danaya. 2017, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146768v1</w:t>
+                <w:t xml:space="preserve">hal-02148117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La planification territoriale : un levier pour combattre la désertification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Terris</w:t>
+                <w:t xml:space="preserve">Les services culturels récréatifs et éducatifs des zones humides en Méditerranée : des services sous-estimés malgré les avantages qu'ils procurent, résultats d'études en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; OZHM; Institut de recherche de la Tour du Valat. 2017, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Masumbuko</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02148117v1</w:t>
+                <w:t xml:space="preserve">hal-02146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neutralité en termes de dégradation des terres</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CSFD. 2016, pp.6</w:t>
+                <w:t xml:space="preserve">Jeunes, femmes et développement rural : pour des politiques agricoles qui préparent l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berdaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149429v1</w:t>
+                <w:t xml:space="preserve">hal-02149436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des produits agricoles : quelles mesures d’appui à la commercialisation des produits agricoles et à l’organisation des acteurs au Maghreb ?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.13</w:t>
+                <w:t xml:space="preserve">La neutralité en termes de dégradation des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bied-Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CSFD. 2016, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149437v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunes, femmes et développement rural : pour des politiques agricoles qui préparent l’avenir</w:t>
+                <w:t xml:space="preserve">Valorisation des produits agricoles : quelles mesures d’appui à la commercialisation des produits agricoles et à l’organisation des acteurs au Maghreb ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.25</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149436v1</w:t>
+                <w:t xml:space="preserve">hal-02149437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youth, women and rural development: agricultural policies to pave the way forward</w:t>
               </w:r>
@@ -9740,51 +9740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bellefontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,264 +10638,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for territorial planning in the search of sustainable development: environment in local south mediterranean planning</w:t>
+                <w:t xml:space="preserve">Land degradation neutrality, some perspectives for action. A socioeconomics of neutrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Conférence des Parties de la Convention des Nations Unies pour la Lutte contre la Désertification</w:t>
+              <w:t xml:space="preserve">UNNCD COP13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ordos, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148110v1</w:t>
+                <w:t xml:space="preserve">hal-02148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land degradation neutrality, some perspectives for action. A socioeconomics of neutrality</w:t>
+                <w:t xml:space="preserve">La construction d’une éviction : les marges arides dans la convention désertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNNCD COP13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ordos, China</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "Les jeudis d’ART-Dev : Action publique et gestion des ressources dans les territoires de marges : quel développement à la clé ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148112v1</w:t>
+                <w:t xml:space="preserve">hal-02148111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une éviction : les marges arides dans la convention désertification</w:t>
+                <w:t xml:space="preserve">Challenges for territorial planning in the search of sustainable development: environment in local south mediterranean planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "Les jeudis d’ART-Dev : Action publique et gestion des ressources dans les territoires de marges : quel développement à la clé ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Conférence des Parties de la Convention des Nations Unies pour la Lutte contre la Désertification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ordos, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148111v1</w:t>
+                <w:t xml:space="preserve">hal-02148110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate ecosystem services approach into territorial development: the basket of ecosystem services of the Karaburun Peninsula (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,51 +10946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services assessment to enhance territorial development: a qualitative approach in Karaburun Peninsula, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11035,178 +11035,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'accès aux parcours steppiques et dynamique de désertification : la location du capital fourrager dans deux communes, El-Gueddid et Zaafrane, Wilaya de Djelfa, Algérie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la recherche du « Land Degradation Neutrality » (LDN) : retour sur deux documents fondateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Foncimed : Gouvernance Responsable des Régimes Fonciers en Méditerranée : Conflits et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bragança, Portugal</w:t>
+              <w:t xml:space="preserve">Journée thématique du Pôle Foncier : Nouveaux Instruments de la Conservation et Enjeux Fonciers : la Compensation et la Neutralité en Question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153276v1</w:t>
+                <w:t xml:space="preserve">hal-02155205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche du « Land Degradation Neutrality » (LDN) : retour sur deux documents fondateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de l'accès aux parcours steppiques et dynamique de désertification : la location du capital fourrager dans deux communes, El-Gueddid et Zaafrane, Wilaya de Djelfa, Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Pôle Foncier : Nouveaux Instruments de la Conservation et Enjeux Fonciers : la Compensation et la Neutralité en Question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Foncimed : Gouvernance Responsable des Régimes Fonciers en Méditerranée : Conflits et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bragança, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155205v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring recreational and educational services provided by Mediterranean wetlands: how natural capital impact human and social capital?</w:t>
               </w:r>
@@ -11572,51 +11572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'approche écosystémique comme facilitateur du développement territorial : le cas de la péninsule de Karaburun en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11756,398 +11756,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRR, a tool for evaluating projects to combat desertification?</w:t>
+                <w:t xml:space="preserve">Methodological reflections and the practice of evaluation, main outputs of the Montpellier seminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168265v1</w:t>
+                <w:t xml:space="preserve">hal-02168267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des normes et prise en compte de l'environnement dans l'action locale, exemple de l'observatoire des zones humides méditerranéennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">The IRR, a tool for evaluating projects to combat desertification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Canal 2013 : Circulations et Appropriations des Normes et des Modèles de l'Action Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Montpellier, France. pp.34</w:t>
+              <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165092v1</w:t>
+                <w:t xml:space="preserve">hal-02168265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing actions to combat desertification, what valuations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc A Leroy</w:t>
+                <w:t xml:space="preserve">Circulation des normes et prise en compte de l'environnement dans l'action locale, exemple de l'observatoire des zones humides méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chazée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ghouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.202-203</w:t>
+              <w:t xml:space="preserve">Colloque international : Canal 2013 : Circulations et Appropriations des Normes et des Modèles de l'Action Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Montpellier, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165104v1</w:t>
+                <w:t xml:space="preserve">hal-02165092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological reflections and the practice of evaluation, main outputs of the Montpellier seminar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Assessing actions to combat desertification, what valuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Escadafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rojo Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.138-139</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168267v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible écologisation des politiques publiques agricoles au Maghreb</w:t>
               </w:r>
@@ -12750,103 +12750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité de la gestion intégrée des ressources en eau à l’échelle supranationale. Les cas du SASS et du SAI, systèmes aquifères transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baba Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Simonel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">D. Latrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Environnement, Régions et Ressources Stratégiques : Modèles de Gouvernance et Pluralité des Droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lille, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12865,303 +12865,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et gestion durable des terres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lutte contre le changement climatique et contre la désertification, opérationnaliser les synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Action et de Réalisations Internationales - Groupe de Travail Désertification (CARI - GTD). FRA., Jun 2009, Montpellier, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Sociétés en Transition et Développement Local dans les Zones Difficiles, Colloque International Institut des Régions Arides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Médenine, Tunisie. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820485v1</w:t>
+                <w:t xml:space="preserve">hal-02267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">The economics of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Sociétés en Transition et Développement Local en Zones Difficiles" (DELZOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire du Sahara et du Sahel (OSS). TUN., Apr 2009, Médenine, Tunisie. 20 p</w:t>
+              <w:t xml:space="preserve">Soils, Society &amp; Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Selfoss, Iceland. pp.106-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819503v1</w:t>
+                <w:t xml:space="preserve">hal-02267668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Adaptation et gestion durable des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés en Transition et Développement Local dans les Zones Difficiles, Colloque International Institut des Régions Arides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Médenine, Tunisie. pp.20</w:t>
+              <w:t xml:space="preserve">Lutte contre le changement climatique et contre la désertification, opérationnaliser les synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Action et de Réalisations Internationales - Groupe de Travail Désertification (CARI - GTD). FRA., Jun 2009, Montpellier, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267669v1</w:t>
+                <w:t xml:space="preserve">hal-02820485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils, Society &amp; Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Selfoss, Iceland. pp.106-110</w:t>
+              <w:t xml:space="preserve">Colloque International "Sociétés en Transition et Développement Local en Zones Difficiles" (DELZOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire du Sahara et du Sahel (OSS). TUN., Apr 2009, Médenine, Tunisie. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267668v1</w:t>
+                <w:t xml:space="preserve">hal-02819503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of ecosystem services</w:t>
               </w:r>
@@ -14482,51 +14482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bellefontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14784,51 +14784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6BED682"/>
+    <w:nsid w:val="C8B7826E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15015,51 +15015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-requier-desjardins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5060-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200992976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431508800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107909" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lema&#238;tre-Curri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13091457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03675625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaz&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Khechimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garrab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03538272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokthi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Mu&#231;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaz&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Okpara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Metternicht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vianey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18407" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghouat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Debs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bessaoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berdaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164482v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chassany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0355" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sperlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ2W9JW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Al Hamndou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5356" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brahimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1070496507310740" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32E9A8695AA4039A7786E8B54E9EDC37A1561450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Sokona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2006.011641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1889(00)00035-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNXJDCHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)80063-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Rodrigues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnassieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coronel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Traore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Foncimed Ciheam-Inra (montpellier, France)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rodrigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Khatra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedjraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wata Sama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Khatra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Nedjraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Wata Sama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Bigas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chasek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail2.reseau-concept.net/Upload/ciheam/fichiers/NAN56_Requier.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jauffret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Briki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jauffret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oss-online.org/fr/indicateurs-%C3%A9cologiques-du-roseltoss-d%C3%A9sertification-et-biodiversit%C3%A9-des-ecosyst%C3%A8mes-circum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Aboubacar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Essahli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bennouna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalamvrezos Navarro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37201" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007127" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158354v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Santucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007128" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ikhlef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007145" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7635" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175211v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6616" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7622" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7639" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simonel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Baba Sy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Latrech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dodo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178751v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simonel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba Sy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latrech" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;camps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edp-open.org/books/books-in-french/257-evenements-climatiques-extremes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180752v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832472v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Siam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahrech" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidya Fall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribeiro-Lopes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Najjar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148117v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masumbuko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amsallem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bied-Charreton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellefontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959210v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellefontaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817274v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148110v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148112v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148111v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153276v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fodil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155205v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165092v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rojo Serrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168267v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806378v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bessaoud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179780v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820043v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180738v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bigas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chasek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reed" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819503v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752778v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753966v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764145v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benkahla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008319v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389091v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398532v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amsallem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bellefontaine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04674666v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Curri Elen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-requier-desjardins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5060-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200992976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431508800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107909" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lema&#238;tre-Curri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13091457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03675625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaz&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Khechimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garrab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03538272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokthi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Mu&#231;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaz&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Okpara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Metternicht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vianey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18407" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghouat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Debs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bessaoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berdaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164482v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chassany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0355" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sperlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ2W9JW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Al Hamndou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5356" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brahimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1070496507310740" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32E9A8695AA4039A7786E8B54E9EDC37A1561450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Sokona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2006.011641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1889(00)00035-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNXJDCHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)80063-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Rodrigues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnassieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coronel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Traore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Foncimed Ciheam-Inra (montpellier, France)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rodrigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Khatra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedjraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wata Sama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Khatra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Nedjraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Wata Sama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Bigas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chasek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail2.reseau-concept.net/Upload/ciheam/fichiers/NAN56_Requier.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jauffret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Briki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jauffret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oss-online.org/fr/indicateurs-%C3%A9cologiques-du-roseltoss-d%C3%A9sertification-et-biodiversit%C3%A9-des-ecosyst%C3%A8mes-circum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Aboubacar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Essahli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bennouna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalamvrezos Navarro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37201" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Santucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007128" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ikhlef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007145" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7635" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7622" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6616" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7639" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simonel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Baba Sy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Latrech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dodo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simonel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba Sy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latrech" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6626" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;camps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edp-open.org/books/books-in-french/257-evenements-climatiques-extremes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180752v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832472v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Siam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahrech" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidya Fall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribeiro-Lopes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masumbuko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146768v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Najjar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amsallem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bied-Charreton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellefontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959210v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellefontaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817274v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148110v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153276v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fodil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168267v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168265v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165092v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165104v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rojo Serrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806378v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bessaoud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179780v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820043v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180738v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bigas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chasek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reed" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267668v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820485v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819503v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752778v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753966v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764145v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benkahla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008319v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389091v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398532v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amsallem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bellefontaine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04674666v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Curri Elen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>