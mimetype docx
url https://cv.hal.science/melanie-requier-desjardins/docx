--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200992976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=u1b43GoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000431508800</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -262,3478 +283,3478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of soil health restoration in Tunisian cereal production systems: an analysis through the social-ecological systems framework (SES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraj Chemak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 162, pp.107909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic valuation of groundwater over-exploitation in the Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 230, pp.108499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of farm vulnerability to climate change in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (7), pp.1388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/land14071388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing agroecology in North Africa, a review of 88 sustainable agriculture projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Boughamoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Lemaître-Curri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (9), pp.1457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/land13091457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing ecosystem services within the territorial development approach: the ecosystem services basket in the Karaburun Peninsula, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.22-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSD.2023.129142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques culturels rendus par les zones humides protégées en Méditerranée : élaboration d’un indicateur de suivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Khechimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Anougmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Garrabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (4), pp.423 - 438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2022007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social capital as a determinant for raising ecosystem services awareness: an application to an Albanian pastoral ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kokthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Muço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Guri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 95, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3097/LO.202195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Food Cooperatives in the Bekaa Valley, Lebanon: Territorial Actors and Potential Levers to Local Development Through Culinary Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Jalkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Requier Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1-2), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41055-020-00079-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage, l’émotion et l’éducation de terrain, vecteurs de souvenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Humides Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97-98, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological systems approach is necessary to achieve land degradation neutrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.T. Okpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akhtar-Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Metternicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dallimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.59-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration du premier indicateur des services culturels des zones humides méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Humides Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones humides méditerranéennes : suivre les services récréatifs et éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la perception des services écosystémiques pour appréhender le capital environnemental d’un territoire et ses enjeux de développement, le cas de la péninsule de Karaburun en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.11894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions d’inégalités d’accès à la ressource foncière et politiques de préservation du foncier : une approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vianey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification locale, outil de durabilité environnementale : le cas des zones humides méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Debs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (1), pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre les services récréatifs et éducatifs des zones humides méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Humides Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92-93, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture de la crise migratoire : l'agriculture et le développement rural comme source de résilience dans les pays du Sud et de l'Est de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Crisis and resilience in the Mediterranean, 36, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels résultats pour le réseau FONCIMED au cours du triennal 2010-2013 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Land issues in the Mediterranean countries, 28, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the EIRR, the Economic Internal Rate of Return of projects to combat desertification and land degradation evaluation a relevant tool for evaluation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planet@Risk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des régions arides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 [30 sic], pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la désertification : quelles évaluations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (3), pp.151-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sec.2012.0362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques conditions clés d'une procédure d'évaluation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chassany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (3), pp.158-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sec.2012.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some notes on the economic assessment of land degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sperlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (2), pp.285-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ldr.1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Didier Génin, Henri Guillaume, Mohamed Ouessar, Azalez Ouled Belgacem, Bruno Romagny, Mongi Sghaier, Houcine Taâmallah (directeurs scientifiques), 2006, Entre Désertification et développement La Jeffara tunisienne, Ed. Cérès, IRA, IRD, Tunis, 351 p. » [Compte-rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lectures (Publications de 2006), pp.mis en ligne le 20 février 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte–rendu d’ouvrage : &amp;quot;Entre désertification et développement : la Jeffara tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité climatique, désertification et biodiversité en Afrique : s’adapter, une approche intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Al Hamndou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.5356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations des coûts macro-économiques de la désertification en Afrique : inventaire et principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bied-Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 293 ((3)), pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social capital and natural resource management: a critical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environment and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4), pp.355-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1070496507310740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate variability, a common factor of desertification and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat, développement et développement durable en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Sokona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Hamndou Dorsouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des ressources en eau dans les pays en développement : enjeux nationaux et globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bied-Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Makkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006/3 (135), pp.39-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/med.135.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic costs of desertification: a first survey of some cases in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (2), pp.199-209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2006.011641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Agent Model for Describing Transhumance in North Cameroon: Comparison of Different Rationality to Develop a Routine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25, pp.527-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0165-1889(00)00035-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation comme soutien à l'interdisciplinarité dans recherche- développement. Une application au pastoralisme soudano-sahélien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.61-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1240-1307(00)80063-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3743,310 +3764,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier en Méditerranée : une dichotomie entre Nord et Sud?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Riaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (3), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.16341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la désertification : quelles évaluations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (3), pp.252, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements climatiques sur l'agriculture au Maroc et en Tunisie et priorités d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes d'Analyse du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, pp.15, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4056,1825 +4077,1825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de genre en zones sèches : les femmes, actrices de la lutte contre la désertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonnassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSFD, 13, 53 p., 2019, Les Dossiers Thématiques du CSFD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur l’économie de la dégradation des terres au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.A. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.84, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the economics of land degradation in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.82, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance responsable des régimes fonciers en Méditerranée : conflits et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Foncimed Ciheam-Inra (montpellier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Foncimed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.7, 2017, Foncimed Policy Brief</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course à la terre et à l'eau en contextes méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 (72), pp.368, 2015, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-535-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02158380v1</w:t>
+                <w:t xml:space="preserve">hal-01306360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course à la terre et à l'eau en contextes méditerranéens</w:t>
+                <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Vianey</w:t>
-[...36 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 72 (72), pp.368, 2015, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-535-0</w:t>
+              <w:t xml:space="preserve">, 72, pp.368, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306360v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Khatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nedjraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wata Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, pp.254, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ben Khatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Nedjraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issoufou Wata Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, 254 p., 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic socio-économique agricole : viticulture de coteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.96, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and assessment of desertification, land degradation and drought: knowledge management, institutions and economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Akhtar-Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Bigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Chasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNU-INWEH, 9, 126 p., 2010, UNU Desertification Series, 978-92-8086-014-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements climatiques sur l'agriculture au Maroc et en Tunisie et priorités d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, 15 p., 2010, Notes d'Analyse du CIHEAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs écologiques du Roselt/OSS, désertification et biodiversité des écosystèmes circum-sahariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youba Sokona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hamndou Dorsouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.203-217, 2009, Options Méditerranéennes. Série B : Etudes et Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs écologiques du Roselt/OSS, désertification et biodiversité des écosystèmes circum-sahariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sokona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Al Hamndou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OSS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.52, 2009, Note Introductive, 978-9973-856-37-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et société civile dans le cadre de la lutte contre la désertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bied-Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Scientifique Français de la Désertification - CSFD, 6, 40 p., 2007, Dossiers Thématiques (CSFD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pas de plus dans la lutte contre la désertification : pour un programme régional communautaire dans l'espace circum-saharien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hamndou Dorsouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OSS - Observatoire du Sahara et du Sahel, 2, 35 p., 2007, Note Introductive (OSS), 978-9973-856-22-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi faut-il investir en zones arides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Scientifique Français de la Désertification - CSFD, 5, 40 p., 2007, Dossiers Thématiques (CSFD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation aux changements climatiques et lutte contre la désertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Essahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hamndou Dorsouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Sokona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OSS - Observatoire du Sahara et du Sahel, 1, 28 p., 2007, Note Introductive (OSS), 978-9973-856-24-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la désertification : un bien public mondial environnemental ? Des éléments de réponse...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Scientifique Français de la Désertification - CSFD, 1, 32 p., 2005, Dossiers Thématiques (CSFD)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5884,2071 +5905,2071 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the economic effects of desertification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnet B. (coord.), Chotte J.-L. (coord.), Hiernaux P. (coord.), Ickowicz A. (coord.), Loireau M. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desertification and climate change: are they part of the same fight?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.51-55, 2024, 978-2-7592-4029-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conséquences économiques de la désertification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bonnet, J.-L. Chotte, P. Hiernaux, A. Ickowicz, M. Loireau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désertification et changement climatique : un même combat ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉditionsQuae, pp.54-58, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture de la crise migratoire : l'agriculture et le développement rural comme source de résilience dans les pays du Sud et de l'Est de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et conflits en Méditerranée : l'agriculture comme résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.77-89, 2018, Bibliothèque de l'IReMMO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Agenda 2030 pour le développement durable en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kalamvrezos Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (ed.), Graziano da Silva J. (ed.), FAO (ed.), CIHEAM (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2016 : Zéro gaspillage en Méditerranée. Ressources naturelles, alimentations et connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-195, 2016, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2030 Agenda for sustainable development in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kalamvrezos Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (ed.), Graziano da Silva J. (ed.), FAO (ed.), CIHEAM (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2016 : Zero waste in the Mediterranean. Natural resources, food and knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-189, 2016, Mediterra</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sorties de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vianey G. (ed.), Requier-Desjardins M. (ed.), Paoli J.-C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-16, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vianey G. (ed.), Requier-Desjardins M. (ed.), Paoli J.-C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-10, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’action publique et déterminants fonciers. Analyse de deux projets de lutte contre la désertification au Sud-Algérien et au Nord-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vianey G. (ed.), Requier-Desjardins M. (ed.), Paoli J.-C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-274, 2015, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et modes d'intégration de la dimension socio-économique dans la surveillance environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Surveillance environnementale et développement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ben Khatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Surveillance environnementale et développement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Khatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Requier-Desjardins M. (ed.), Ben Khatra N. (ed.), Nedjraoui D. (ed.), Wata Sama I. (ed.), Sghaier M. (ed.), Briki M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-8, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion [Surveillance environnementale et développement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ben Khatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Briki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance environnementale et développement : acquis et perspectives - Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM - Centre International de Hautes Etudes Agronomiques Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-485-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources transfrontières en eau souterraine à l'échelle supranationale. Une étude du système aquifère du Sahara septentrional et du système aquifère Iullemeden en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Simonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedou Baba Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Latrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic natural resource governance: contemporary environmental perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Peter Lang, 241 p., 2012, Regional Integration and Social Cohesion (RISC), 978-90-5201-899-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources transfrontières en eau souterraine à l'échelle supranationale. Une étude du système aquifère du Sahara septentrional et du système aquifère Iullemeden en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baba Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Latrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maganda, C. and Petit, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic natural resource governance: contemporary environmental perspectives. La gouvernance des ressources naturelles stratégiques : perspectives contemporaines dans le domaine de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, PIE - Peter Lang, pp.99-127, 2012, Regional Integration and Social Cohesion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et modes d’intégration de la dimension socio-économique dans la surveillance environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Requier-Desjardins M. (ed.), Ben Khatra N. (ed.), Nedjraoui D. (ed.), Wata Sama I. (ed.), Sghaier M. (ed.), Briki M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance environnementale et développement. Acquis et perspectives : Méditerranée, Sahara et Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2012, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-485-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Décamps, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evènements climatiques extrêmes : réduire les vulnérabilités des systèmes écologiques et sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-121, 2010, Rapport Science et Technologie, 978-2-7598-0508-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brève histoire de la rente foncière : des rentes de fertilité à la rente de qualité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouve, A.-M. and Ben Saad, A. and Napoleone, C. and Paoli, J.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel gouvernance foncière et usages des ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-40, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la désertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Khatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervieu B. (ed.), Thibault H.-L. (ed.), Abis S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2009 : repenser le développement rural en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses de Sciences Po, pp.137-182, 2009, Mediterra, 978-2-7246-1109-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting desertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Khatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervieu B. (ed.), Thibault H.-L. (ed.), Abis S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2009: rethinking rural development in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses de Sciences Po, pp.131-176, 2009, Mediterra, 978-2-7246-1110-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de modélisation du capital social : l'accès à l'eau et aux pâturages communs de transhumance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le capital social en action. Territoires et transferts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2005, Ethique Economique, 978-2-7475-9013-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7958,2073 +7979,2073 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of agroecological perspectives in North African intersectoral public policies. A review of trends, strengths and weaknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Jalkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal Siam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Lahrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sidya Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D6.2 deliverable - Working Package 6, CIHEAM-IAMM. 2024, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATAE Milestone 4: on multi-actor governance in Living Labs and the MEDAE network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Paas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Comptour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Lemaitre-Curri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milestone 4 - Working Package 4, CIHEAM-IAMM. 2023, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework providing definitions, operational typology and review of EU strategies for rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Slätmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.2, CIHEAM-IAMM. 2020, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term vision for rural areas: contribution from 20 science-society-policy platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kiss-Galfalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIHEAM-IAMM. 2020, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des services récréatifs et éducatifs des zones humides Méditerranéennes : synthèse pour les décideurs et les gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ribeiro-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of recreational and educational services provided by Mediterranean wetlands: synthesis for decision-makers and managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ribeiro-Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Observatoire des Zones Humides. 2018, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification territoriale : un levier pour combattre la désertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masumbuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CARI; Danaya. 2017, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services culturels récréatifs et éducatifs des zones humides en Méditerranée : des services sous-estimés malgré les avantages qu'ils procurent, résultats d'études en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; OZHM; Institut de recherche de la Tour du Valat. 2017, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes, femmes et développement rural : pour des politiques agricoles qui préparent l’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neutralité en termes de dégradation des terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bied-Charreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CSFD. 2016, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des produits agricoles : quelles mesures d’appui à la commercialisation des produits agricoles et à l’organisation des acteurs au Maghreb ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youth, women and rural development: agricultural policies to pave the way forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts et bonnes pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berdaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Berdaguer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berdaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2016, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la recherche pour la définition et la mise en oeuvre des bonnes pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bonnes pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2015, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques et accès au marché européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2015, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good agricultural practices and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2015, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet africain de Grande Muraille Verte: quels conseils les scientifiques peuvent-ils apporter ? Une synthèse de résultats publiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bellefontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CSFD. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African Great Green Wall project .What advice can scientists provide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellefontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Scientific Committee on Desertification. 2011, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir en zones arides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10034,3473 +10055,3473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance foncière et lutte contre la dégradation des terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science pour la nouvelle vision de la Grande muraille Verte. Lancement du réseau de recherche international RESET GMV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; CERD, Apr 2023, Djibouti, Djibouti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04925322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité des exploitations agricoles au changement climatique : territoire du Pays Haut Languedoc et Vignobles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre méthodologique pour l'évaluation de la vulnérabilité des exploitations agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. MEDFORUM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHEAM Bari, Sep 2018, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farms vulnerability assessment to climate change: case study in the territory of Pays Haut Languedoc et Vignobles, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wokshop on Economics of Biodiversity Conservation under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helmholtz-Centre for Environmental Research – UFZ, Mar 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and implementation of a cultural services’ indicator of impacts in the Mediterranean: a first diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA, Aug 2018, Bordeaux, France. pp.278-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’un indicateur de services culturels pour le suivi des zones humides méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anougmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mardis du GRED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land degradation neutrality, some perspectives for action. A socioeconomics of neutrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNNCD COP13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ordos, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une éviction : les marges arides dans la convention désertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Les jeudis d’ART-Dev : Action publique et gestion des ressources dans les territoires de marges : quel développement à la clé ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for territorial planning in the search of sustainable development: environment in local south mediterranean planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Conférence des Parties de la Convention des Nations Unies pour la Lutte contre la Désertification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ordos, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate ecosystem services approach into territorial development: the basket of ecosystem services of the Karaburun Peninsula (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Foncimed Annual Seminar "Le Foncier, un Actif du Développement Territorial et de la Durabilité des Communautés Rurales ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Thessalonique, Greece. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services assessment to enhance territorial development: a qualitative approach in Karaburun Peninsula, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey-Valette H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2016: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du « Land Degradation Neutrality » (LDN) : retour sur deux documents fondateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du Pôle Foncier : Nouveaux Instruments de la Conservation et Enjeux Fonciers : la Compensation et la Neutralité en Question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'accès aux parcours steppiques et dynamique de désertification : la location du capital fourrager dans deux communes, El-Gueddid et Zaafrane, Wilaya de Djelfa, Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Foncimed : Gouvernance Responsable des Régimes Fonciers en Méditerranée : Conflits et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bragança, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring recreational and educational services provided by Mediterranean wetlands: how natural capital impact human and social capital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Workshop on Ecosystem Services provided by Mediterranean Wetlands (Plan Bleu)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services approach as a new perspective of the development territorial : tow sided assessment of Karaburun Peninsula’s ecosystem services (Turkey).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Mediterranean Forum fo PhD students and young researchers "Designing sustainable agricultural and food production ^system under global changes in the Mediterranean"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring recreational and educational services provided by Mediterranean wetlands: how natural capital impact human and social capital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Conference on Monitoring and Management of Visitors in Recreation and Protected Areas: Cooperation Across Borders and Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Novi Sad, Serbia. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d’approche écosystémiques comme facilitateur du développement territorial. Le cas de la péninsule de Karaburun en Turquie.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un cadre d'approche écosystémique comme facilitateur du développement territorial : le cas de la péninsule de Karaburun en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Capital environnemental : représentations, pratiques, dominations, appropriations spatiales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geolab, Nov 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires Méditerranéens : Agriculture, Alimentation et Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051129v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d'approche écosystémique comme facilitateur du développement territorial : le cas de la péninsule de Karaburun en Turquie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un cadre d’approche écosystémiques comme facilitateur du développement territorial. Le cas de la péninsule de Karaburun en Turquie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heval Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Rey-Valette</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires Méditerranéens : Agriculture, Alimentation et Villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.13</w:t>
+              <w:t xml:space="preserve">Colloque « Capital environnemental : représentations, pratiques, dominations, appropriations spatiales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geolab, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158381v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d’approche ecosystemıque comme facılıtateur du developpement terrıtorıal: le cas de la penınsule de karaburun (Turquıe).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heval Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e colloque de l’Association de Science Régionale de Langue Française,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological reflections and the practice of evaluation, main outputs of the Montpellier seminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRR, a tool for evaluating projects to combat desertification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des normes et prise en compte de l'environnement dans l'action locale, exemple de l'observatoire des zones humides méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chazée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Canal 2013 : Circulations et Appropriations des Normes et des Modèles de l'Action Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Montpellier, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing actions to combat desertification, what valuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rojo Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. UNCCD Scientific Conference: Economic Assessment of Desertification, Sustainable Land Management and Resilience of Arid, Semi-Arid and Dry Sub-Humid Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bonn, Germany. pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible écologisation des politiques publiques agricoles au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Unité Ecodéveloppement : Ecologisation des Politiques Publiques et des Pratiques Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Avignon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Dryland ecosystem functioning and resilience: integrating biophysical assessment with socio-economic issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Sassari (UniSS). NRD, Nucleo Ricerca Desertificazione, Sassari, ITA. European Science Foundation (ESF)., Jul 2011, Alghero, Italy. 44 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Dryland Ecosystem Functioning and Resilience: Integrating Biophysical Assessment with Socio-economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et modes d’intégration de la dimension socioéconomique dans les systèmes d’observation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Systèmes de Surveillance, Outils de Gestion, de Planification et de Mise en Oeuvre Synergique des Conventions Environnementales : Enjeux et Défis au Circum-Sahara, OSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible écologisation des politiques publiques agricoles au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bessaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Unité Ecodéveloppement : Ecologisation des Politiques Publiques et des Pratiques Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité de la gestion intégrée des ressources en eau à l’échelle supranationale. Les cas du SASS et du SAI, systèmes aquifères transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Simonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedou Baba Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Latrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Environnement, Régions et Ressources Stratégiques : Modèles de Gouvernance et Pluralité des Droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium pour la Recherche Comparative sur l’Intégration Régionale et la Cohésion Sociale (RISC). Groupe de travail : Gestion des ressources stratégiques, LUX., Jul 2010, Lille, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and assessment of desertification, land degradation and drought: knowledge management, institutions and economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akhtar-Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conférence des Parties COP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Buenos Aires, Argentina. pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité de la gestion intégrée des ressources en eau à l’échelle supranationale. Les cas du SASS et du SAI, systèmes aquifères transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baba Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Latrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Environnement, Régions et Ressources Stratégiques : Modèles de Gouvernance et Pluralité des Droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lille, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en Transition et Développement Local dans les Zones Difficiles, Colloque International Institut des Régions Arides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Médenine, Tunisie. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils, Society &amp; Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Selfoss, Iceland. pp.106-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et gestion durable des terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutte contre le changement climatique et contre la désertification, opérationnaliser les synergies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Action et de Réalisations Internationales - Groupe de Travail Désertification (CARI - GTD). FRA., Jun 2009, Montpellier, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones difficiles, politiques publiques et agricultures, cas des zones arides au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Sociétés en Transition et Développement Local en Zones Difficiles" (DELZOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire du Sahara et du Sahel (OSS). TUN., Apr 2009, Médenine, Tunisie. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils, Society &amp; Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Selfoss, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social costs of desertification in Africa: the case of migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Desertification and Drylands Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Tunis, Tunisia. pp.569-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d'observation environnementale dans la région circum-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Régional d'Experts Désertification, Migration et Développement Local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Tripoli, Libye</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social costs of desertification in Africa: the case of migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Desertification and Drylands Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice of transhumance in Extreme Northern Cameroon since 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Mega Chad Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Maiduguri, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13510,137 +13531,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique de la surexploitation des eaux souterraines dans la région du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater, Key to the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13650,939 +13671,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neutralité en matière de dégradation des terres au Sahel au prisme de la question foncière. Regards critiques sur quelques approches et instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Rangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Mansion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at land degradation neutrality in the Sahel in terms of land issues. A critical review of several LDN approaches and instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Mansion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benkahla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved land governance and halting land degradation: the central role of property rights and social processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Burnod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03768146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2030 : pour que la Grande Muraille Verte au Sahel soit une pleine réussite ; la recherche scientifique en actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hiernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance foncière et lutte contre la dégradation des terres : prendre au sérieux les droits fonciers et les processus sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Burnod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03656023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et dégradation des terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie écologique pour une agriculture durable dans les zones arides et semi-arides d'Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Bellefontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Berthouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African Great Green Wall project: what advice can scientists provide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bellefontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14592,131 +14613,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing agroecology in North Africa, a review of 88 sustainable agriculture projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Boughamoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemaitre-Curri Elen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14784,51 +14805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8B7826E"/>
+    <w:nsid w:val="3931C925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15015,51 +15036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-requier-desjardins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5060-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200992976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431508800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107909" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lema&#238;tre-Curri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13091457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03675625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaz&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Khechimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garrab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03538272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokthi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Mu&#231;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaz&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Okpara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Metternicht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vianey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18407" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghouat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Debs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bessaoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berdaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164482v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chassany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0355" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sperlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ2W9JW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Al Hamndou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5356" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brahimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1070496507310740" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32E9A8695AA4039A7786E8B54E9EDC37A1561450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Sokona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2006.011641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1889(00)00035-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNXJDCHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)80063-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Rodrigues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnassieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coronel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Traore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Foncimed Ciheam-Inra (montpellier, France)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rodrigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Khatra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedjraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wata Sama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Khatra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Nedjraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Wata Sama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Bigas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chasek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail2.reseau-concept.net/Upload/ciheam/fichiers/NAN56_Requier.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jauffret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Briki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jauffret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oss-online.org/fr/indicateurs-%C3%A9cologiques-du-roseltoss-d%C3%A9sertification-et-biodiversit%C3%A9-des-ecosyst%C3%A8mes-circum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Aboubacar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Essahli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bennouna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalamvrezos Navarro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37201" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Santucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007128" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ikhlef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007145" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7635" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7622" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6616" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7639" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simonel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Baba Sy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Latrech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dodo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simonel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba Sy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latrech" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6626" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;camps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edp-open.org/books/books-in-french/257-evenements-climatiques-extremes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180752v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832472v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Siam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahrech" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidya Fall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribeiro-Lopes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masumbuko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146768v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Najjar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amsallem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bied-Charreton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellefontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959210v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellefontaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817274v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148110v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153276v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fodil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168267v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168265v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165092v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165104v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rojo Serrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806378v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bessaoud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179780v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820043v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180738v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bigas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chasek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reed" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267668v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820485v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819503v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752778v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753966v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764145v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benkahla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008319v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389091v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398532v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amsallem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bellefontaine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04674666v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Curri Elen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-requier-desjardins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5060-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200992976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=u1b43GoAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431508800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lema&#238;tre-Curri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13091457" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heval Yildirim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.129142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03675625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaz&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Khechimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garrab&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03538272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokthi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Mu&#231;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaz&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.T. Okpara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stringer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Metternicht" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.07.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yildirim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11894" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vianey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghouat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Debs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bessaoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berdaguer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0362" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chassany" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0355" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sperlich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ2W9JW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Al Hamndou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5356" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bied-Charreton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brahimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656374v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1070496507310740" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32E9A8695AA4039A7786E8B54E9EDC37A1561450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Sokona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Makkaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.135.0039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2006.011641" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1889(00)00035-X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNXJDCHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)80063-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Rodrigues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16341" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnassieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coronel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.A. Traore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Foncimed Ciheam-Inra (montpellier, France)" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rodrigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/38" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Khatra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedjraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wata Sama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sghaier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Khatra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Nedjraoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Wata Sama" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7620" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akhtar-Schuster" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Bigas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chasek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail2.reseau-concept.net/Upload/ciheam/fichiers/NAN56_Requier.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jauffret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Briki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hamndou Dorsouma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sokona" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jauffret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oss-online.org/fr/indicateurs-%C3%A9cologiques-du-roseltoss-d%C3%A9sertification-et-biodiversit%C3%A9-des-ecosyst%C3%A8mes-circum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Aboubacar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Essahli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bennouna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalamvrezos Navarro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37205" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac&#8339;ss/index.php?lvl=notice_display&amp;amp;id=37201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Santucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007128" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007127" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ikhlef" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=00007145" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7635" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7622" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6616" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.fr/ressources/opac_css/doc_num.php?explnum_id=7639" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809439v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simonel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Baba Sy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Latrech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dodo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178756v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simonel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba Sy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latrech" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178751v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=6626" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D&#233;camps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edp-open.org/books/books-in-french/257-evenements-climatiques-extremes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832472v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Siam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahrech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidya Fall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribeiro-Lopes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148117v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masumbuko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146768v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Najjar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moisan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149436v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149429v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amsallem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bied-Charreton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153283v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158366v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155649v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466529v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellefontaine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellefontaine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148112v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148111v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148110v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148119v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050482v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153276v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fodil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153256v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050491v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051129v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168267v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168265v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165092v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165104v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rojo Serrano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806378v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bessaoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810532v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179781v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179780v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820043v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180738v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bigas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chasek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reed" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183291v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267669v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267668v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820485v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819503v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752778v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753966v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751217v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benkahla" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008319v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389091v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398532v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amsallem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585038v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bellefontaine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04674666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Curri Elen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>