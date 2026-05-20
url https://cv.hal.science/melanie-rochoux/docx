--- v0 (2026-03-07)
+++ v1 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,1142 +217,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty-aware surrogate modeling for urban air pollutant dispersion prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clear-air turbulence-aware flight routing over the North Atlantic using weather regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rochoux</w:t>
+                <w:t xml:space="preserve">Mohamed Foudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie A Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112287⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (7), pp.074001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae5673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813685v1</w:t>
+                <w:t xml:space="preserve">hal-05575460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of microscale atmospheric flow and pollutant concentration large-eddy simulations for varying mesoscale meteorological forcing in an idealized urban environment</w:t>
+                <w:t xml:space="preserve">Uncertainty-aware surrogate modeling for urban air pollutant dispersion prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Lumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie C Rochoux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111285⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.112287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911366v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modeling for parameterized large-eddy simulations of atmospheric pollutant dispersion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rochoux</w:t>
+                <w:t xml:space="preserve">Dataset of microscale atmospheric flow and pollutant concentration large-eddy simulations for varying mesoscale meteorological forcing in an idealized urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Lumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C Rochoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (6), pp.2117-2144. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.111285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00477-023-02383-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310872v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthorectification of Helicopter-Borne High Resolution Experimental Burn Observation from Infra Red Handheld Imagers</w:t>
+                <w:t xml:space="preserve">Reduced-order modeling for parameterized large-eddy simulations of atmospheric pollutant dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Paugam</w:t>
+                <w:t xml:space="preserve">Bastien Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wooster</w:t>
+                <w:t xml:space="preserve">M. Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mell</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13234913⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.2117-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-023-02383-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473262v1</w:t>
+                <w:t xml:space="preserve">hal-04310872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of wide-swath altimetry water elevation anomalies to correct large-scale river routing model parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthorectification of Helicopter-Borne High Resolution Experimental Burn Observation from Infra Red Handheld Imagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marie Emery</w:t>
+                <w:t xml:space="preserve">Martin Wooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+                <w:t xml:space="preserve">William Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Anthony Boone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-24-2207-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.4913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13234913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920114v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front shape similarity measure for data-driven simulations of wildland fire spread based on state estimation: Application to the RxCADRE field-scale experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation of wide-swath altimetry water elevation anomalies to correct large-scale river routing model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marie Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Zhang</w:t>
+                <w:t xml:space="preserve">Aaron Anthony Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Collin</w:t>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moireau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.112⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.2207-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-2207-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969130v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front shape similarity measure for shape-oriented sensitivity analysis and data assimilation for Eikonal equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Front shape similarity measure for data-driven simulations of wildland fire spread based on state estimation: Application to the RxCADRE field-scale experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201863258⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.4201-4209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625575v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variance-Based Sensitivity Analysis of the River-Routing Component of the Large-Scale Hydrological Model ISBA–TRIP: Application on the Amazon Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Front shape similarity measure for shape-oriented sensitivity analysis and data assimilation for Eikonal equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Emery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ricci</w:t>
+                <w:t xml:space="preserve">Arnaud Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.258 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201863258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-16-0050.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02267680v1</w:t>
+                <w:t xml:space="preserve">hal-01625575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporal Variance-Based Sensitivity Analysis of the River-Routing Component of the Large-Scale Hydrological Model ISBA–TRIP: Application on the Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Anthony Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (12), pp.3007-3027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-16-0050.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determination of oxygen adsorption-desorption rates and diffusion rate coefficients in perovskites at different oxygen partial pressures by a microkinetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (2), pp.1469-1481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cp04243c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,1186 +1496,1186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Order Model for Microscale Atmospheric Dispersion Combining Multi-Fidelity LES and RANS Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ECCOMAS Thematic Conference on Uncertainty Quantification in Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2023, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7712/120223.10337.19817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Gaussian process surrogate modelling of large-eddy simulation for microscale atmospheric dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Nony</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodelling for micro-scale atmospheric pollutant dispersion large-eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MascotNum Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Centre Paul Langevin, Apr 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image segmentation – Fire front extraction for rate of spread estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Intelligence Artificielle et Océan-Atmosphère-Climat (LEFE), 6 February, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing high resolution fire behavior metrics from prescribed burn using handheld airborne thermal camera observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Fire Behavior and Fuels Conference, Marseille, 29 April-3 May, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of oxygen flux in perovskite membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Inorganic Membranes (ICIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A porous catalytic membrane reactor between dual and single chamber solid oxide fuel cell (SOFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCMR11 - 11th International Conference on Catalysis in Membrane Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of particle filters in moving frontier problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellington Betencurte da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helcio Rangel Barreto Orlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo José Colaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDO 2013 -4th Inverse Problems, Design and Optimization symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Albi, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of oxygen flux in Mixed Ionic-Electronic oxygen Conducting mem-branes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCMR11 - 11th International Conference on Catalysis in Membrane Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des filtres de particules à l'estimation de la vitesse de propagation d'incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellington Betencurte da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helcio Rangel Barreto Orlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo José Colaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2012 -Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. p.66-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2551,91 +2685,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Vegetation Fire Behavior: How to Balance Physical Modeling and Data in the Presence of Uncertainties? What Perspectives Should Be Adopted to Understand the Micrometeorological Processes Involved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaotic Dynamics [nlin.CD]. Université Toulouse 3 Paul Sabatier; Ecole Doctorale SDU2E : Océan, Atmosphère, Climat, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04742045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2645,564 +2779,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order modeling for parameterized large-eddy simulations of atmospheric pollutant dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Nony</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the effect of inflow turbulence in coupled atmosphere-fire simulations using innovative subgrid fire front reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution weather forecasting applied to forest fire behaviour simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Domingos Xavier Viegas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Imprensa da Universidade de Coimbra, pp.1373-1375, 2018, 978-989-26-1649-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An upper non-reflecting boundary condition for atmospheric compressible flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal. 1, Imprensa da Universidade de Coimbra, pp.900-912, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939245v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-02394447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3349,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Lumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C Rochoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112287" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02383-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wooster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marie Emery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2207-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0050.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04243c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120223.10337.19817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Betencurte da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Rangel Barreto Orlande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jos&#233; Colaco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04742045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Costes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_99" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ferrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Allaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Lumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C Rochoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Foudad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie A Wells" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae5673" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02383-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wooster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marie Emery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2207-2020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863258" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0050.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04243c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120223.10337.19817" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Betencurte da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Rangel Barreto Orlande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jos&#233; Colaco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04742045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Costes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ferrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Allaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_99" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>