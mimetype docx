--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1759,295 +1759,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical mixed-severity disturbances shape current diameter distributions of primary temperate Norway spruce mountain forests in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radim Matula</w:t>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kozák</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radek Bače</w:t>
+                <w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119772⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220782v1</w:t>
+                <w:t xml:space="preserve">hal-03660650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical mixed-severity disturbances shape current diameter distributions of primary temperate Norway spruce mountain forests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruffy Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pettit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Matula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Daniel Kozák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t>
+                <w:t xml:space="preserve">Radek Bače</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.37. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 503, pp.119772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660650v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution reconstruction of modern charcoal production kilns: an integrated approach combining dendrochronology, micromorphology and anthracology in the French Pyrenees</w:t>
               </w:r>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Björklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Rydval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Bače</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (9), pp.3136-3150. </w:t>
@@ -4061,57 +4061,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-017-0664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220709v1</w:t>
+                <w:t xml:space="preserve">hal-01678233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term tree-ring chronology over 796 years for silver fir (Abies alba Mill.) in Southern France</w:t>
               </w:r>
@@ -4178,57 +4178,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
@@ -4239,51 +4239,51 @@
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-017-0664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678233v1</w:t>
+                <w:t xml:space="preserve">hal-04220709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse pédoanthracologique - 5000 ans d’histoire de la forêt de la Massane révélés par l’étude des charbons</w:t>
               </w:r>
@@ -4853,51 +4853,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5232,1818 +5232,1844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
+                <w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Forest Archaeology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330206v1</w:t>
+                <w:t xml:space="preserve">halshs-05390400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Parrilla</w:t>
+                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Archaeology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05390400v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
+                <w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lison Chassaing</w:t>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352852v1</w:t>
+                <w:t xml:space="preserve">halshs-05392544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendrochronologie en Occitanie : entre montagnes et plaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">Séminaire autour de la montagne et des forêts pyrénéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendu Christine, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05392544v1</w:t>
+                <w:t xml:space="preserve">hal-05124854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochronologie en Occitanie : entre montagnes et plaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire autour de la montagne et des forêts pyrénéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rendu Christine, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124854v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Saulnier</w:t>
+                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179594v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walnut decline Injury Profile SIMulator (IPSIM) model: conception methodology for qualitative aggregative modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Migeot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andréa Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t>
+              <w:t xml:space="preserve">International Symposiumon Temperate Tree Nuts: from Agroecologically Sustainable to Organic Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiara Cirillo; Roberto Botta; Tiziano Caruso, Aug 2025, Naples/Alba, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05390357v1</w:t>
+                <w:t xml:space="preserve">hal-05576907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect death assemblages: a helpful tool for reconstructing past interactions between humans and landscapes in the French central Pyrenees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moret</w:t>
+                <w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual meeting in Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736898v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insect death assemblages: a helpful tool for reconstructing past interactions between humans and landscapes in the French central Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">30th EAA Annual meeting in Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782411v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872847v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729771v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
+                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Brin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04740449v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619929v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04740449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de gestion de la forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Société, Ecologie Territoire édition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Picard, Oct 2024, Canejan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t>
+                <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">TRACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740423v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7062,448 +7088,418 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals in Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t>
+              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04580448v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t>
+              <w:t xml:space="preserve">Metals in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797150v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04580448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
+                <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743801v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet EVOC : l'if (Taxus baccata L.) dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7519,444 +7515,500 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et territoires : Paysages d'hier et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Pescini</w:t>
+                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228040v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254826v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EVOC : l’if dans les Pyrénées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Saulnier</w:t>
+                <w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la recherche de l'if, une dryade mystérieuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465922v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feu et forêts : une relation complexe</w:t>
+                <w:t xml:space="preserve">Le projet EVOC : l’if dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quai des savoirs, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">À la recherche de l'if, une dryade mystérieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747686v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7965,2987 +8017,3056 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feu et forêts : une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pint of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quai des savoirs, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254801v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes-Maritimes) : contribution of dendrochronological and anhracotypological approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léane Levillain</w:t>
+                <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500613v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes-Maritimes) : contribution of dendrochronological and anhracotypological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603161v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et environnementaux à Bassiès : ce que nous révèlent les cernes de croissance des arbustes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855112v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lotti</w:t>
+                <w:t xml:space="preserve">Changements climatiques et environnementaux à Bassiès : ce que nous révèlent les cernes de croissance des arbustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Timber and architecture during prehistory and Antiquity (2). Wood supply, agro-sylvo-pastoral activities and forest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Lamouille (IRAA USR 3155, CNRS-UPPA); Clémence Pagnoux (MNHN); Pierre Péfau (EFR, Section Antiquité); Vanessa Py-Saragaglia (IRAMAT UMR 7065 - CNRS); Sylvie Rougier-Blanc (CRHEC EA 4392, UPEC), 2022, Paris-Créteil, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743970v1</w:t>
+                <w:t xml:space="preserve">hal-03855112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France) : contribution of morpho-technological, dendrochronological and dendro-ecological analyses of timbers from two well casings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Labbas</w:t>
+                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Lotti</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timber and architecture during Prhistory an Antiquity, Wood supply, agro-sylvo-pastoral activities and forest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Timber and architecture during prehistory and Antiquity (2). Wood supply, agro-sylvo-pastoral activities and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Lamouille (IRAA USR 3155, CNRS-UPPA); Clémence Pagnoux (MNHN); Pierre Péfau (EFR, Section Antiquité); Vanessa Py-Saragaglia (IRAMAT UMR 7065 - CNRS); Sylvie Rougier-Blanc (CRHEC EA 4392, UPEC), 2022, Paris-Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623260v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France) : contribution of morpho-technological, dendrochronological and dendro-ecological analyses of timbers from two well casings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Timber and architecture during Prhistory an Antiquity, Wood supply, agro-sylvo-pastoral activities and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03845109v1</w:t>
+                <w:t xml:space="preserve">hal-04623260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'évolution du couvert forestier de trois vieilles forêts des Pyrénées centrales : l'apport des insectes à la recherche pédoanthracologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603048v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perception de l'évolution du couvert forestier de trois vieilles forêts des Pyrénées centrales : l'apport des insectes à la recherche pédoanthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03863072v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743873v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03863072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729936v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t>
+                <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Brin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
+              <w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073007v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and dynamics of old-growth forests in the Maramures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Svoboda</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073018v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History and dynamics of old-growth forests in the Maramures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusakto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012734v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel dendrochronologique des ligneux bas (R. ferrugineum, J. communis) pour la connaissance des changements environnementaux en milieu pyrénéen : le cas du Haut-Vicdessos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
+                <w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531965v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BENDYS project : the last European old growth (&amp;quot;subnatural&amp;quot;) fir-BEech forests : a loNg-term and global stuDY for their betterunderstanding, conServation and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiel dendrochronologique des ligneux bas (R. ferrugineum, J. communis) pour la connaissance des changements environnementaux en milieu pyrénéen : le cas du Haut-Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the international Research Network on Cold Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073087v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BENDYS project : the last European old growth (&amp;quot;subnatural&amp;quot;) fir-BEech forests : a loNg-term and global stuDY for their betterunderstanding, conServation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the international Research Network on Cold Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03028694v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348424v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623908v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
+              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790665v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075560v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930780v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619881v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des forêts du haut Vicdessos et de leurs usages à partir de leurs traces carbonisées</w:t>
+                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des forêts du haut Vicdessos et de leurs usages à partir de leurs traces carbonisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10955,51 +11076,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11021,110 +11142,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11179,73 +11300,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Forest to Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04731736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab Pyrénées &amp;quot;Green Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11261,73 +11382,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement scientifique du programme de recherche FORESTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11336,289 +11457,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal analysis of kiln terraces to reconstruct practices and wood uses' temporalities for charcoal manufacturing activity : the case of the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/geode.post.4jpw-fj97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of wood for charcoal manufacturing activity in the Northern Pyrenees : dendro-anthracological study of charcoal kilns in the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos) .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11627,338 +11748,338 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/96am-5p96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la forêt de Freychinède et des pratiques sur la longue durée : une approche interdisciplinaire à haute résolution spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM, dispositif de recherche interdisciplinaire sur les interactions Hommes-Milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France. 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/fn67-xe54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction with high spatio-temporal resolution of past forest dynamics and charcoal-making activities in an upper metallurgical valley in the eastern Pyrenees : first geoarchaeological, dendro and anthracological results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: "Into the woods Overlapping perspectives on the history of ancient forests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Padoue, Italy. 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/5qbw-m060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11968,147 +12089,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallauria et l'héritage minier du Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Asso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Catsoyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12118,51 +12239,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des référentiels dendrochronologiques publics de la région Provence-Alpes-Côte d'Azur Mélèze (Larix decidua Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12221,410 +12342,537 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction régionale des Affaires Cuturelles de Provence-Alpes-Côte d'Azur, pp.205-207, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term forest evolution and woodland uses in an ancient charcoal-production forest of the eastern French Pyrenees: an interdisciplinary approach at high spatio-temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Aspe; Sylvain Burri; Sandrine Paradis-Grenouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/130a5⟩</w:t>
+                <w:t xml:space="preserve">Panorama de la dendrochronologie 2 à Limoges (colloque, octobre 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15ysv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928673v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/130a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04868050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12634,78 +12882,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12726,51 +12974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12780,147 +13028,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roofing at the crossroads: timber procurement for historical roof construction at the confluence of two major waterways in Occitania (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12930,51 +13178,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12996,81 +13244,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04770635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13080,167 +13328,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche scientifique indispensable. Introduction de l’UE – la démarche de la recherche pour répondre aux grands enjeux actuels en lien avec les changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. UE GEOE704T, Université Toulouse - Jean Jaurès, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie historique : un champ de recherche transdisciplinaire des changements environnementaux diachroniques dans une perspective de conservation de l’environnement et de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université Toulouse - Jean Jaurès, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13308,51 +13556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A2756BD"/>
+    <w:nsid w:val="7718D026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13539,51 +13787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-saulnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3495-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176644008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffy Rodrigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pettit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Janda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Pavlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Ralhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Matula" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koz&#225;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119772" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Svitok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kre&#353;imir Begovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rydval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#268;ada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033929" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schurman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vostarek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107981" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schafstall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Whitehouse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Kuosmanen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svobodov&#225;-Svitavsk&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109834" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Synek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mikol&#225;&#353;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schurman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117734" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.404" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bj&#246;rklund" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rydval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14721" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saracco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Danneyrolles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidamon-Pesson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Edouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJNCMC3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0020-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855112v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pereira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531965v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352916v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747643v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-saulnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3495-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176644008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffy Rodrigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pettit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Janda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Pavlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Ralhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Matula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koz&#225;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Svitok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kre&#353;imir Begovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rydval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#268;ada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033929" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schurman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vostarek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107981" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schafstall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Whitehouse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Kuosmanen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svobodov&#225;-Svitavsk&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109834" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Synek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mikol&#225;&#353;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schurman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117734" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.404" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bj&#246;rklund" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rydval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14721" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saracco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Danneyrolles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidamon-Pesson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Edouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJNCMC3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0020-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pereira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578756v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15ysv" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352916v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747643v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>