--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -459,161 +459,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
+                <w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Levillain</w:t>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05390629v2</w:t>
+                <w:t xml:space="preserve">hal-05049406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
               </w:r>
@@ -638,1014 +638,1018 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brun</w:t>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05049406v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past disturbances shape present tree size distribution in European temperate primary beech-dominated forests</w:t>
+                <w:t xml:space="preserve">Travail du bois et gestion sylvicole à la fin de l'âge du Fer à travers l'analyse intégrée des cuvelages de puits de Vieille-Toulouse (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruffy Rodrigo</w:t>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Pettit</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Janda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dheeraj Ralhan</w:t>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bois et architecture dans la Protohistoire et l'Antiquité, 125 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782470v1</w:t>
+                <w:t xml:space="preserve">hal-04743797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pour une archéologie de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 629</w:t>
+              <w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793320v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail du bois et gestion sylvicole à la fin de l'âge du Fer à travers l'analyse intégrée des cuvelages de puits de Vieille-Toulouse (Haute-Garonne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
+                <w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bois et architecture dans la Protohistoire et l'Antiquité, 125 (2)</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743797v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie de la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A dendroarchaeological tree-ring dataset of Abies alba Mill. from historic buildings in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01248-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04510841v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dendroarchaeological tree-ring dataset of Abies alba Mill. from historic buildings in the French Pyrenees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
+                <w:t xml:space="preserve">European larch sapwood: A model for predicting the cambial age and for a more accurate dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Raese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01248-5⟩</w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.126150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04729132v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European larch sapwood: A model for predicting the cambial age and for a more accurate dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past disturbances shape present tree size distribution in European temperate primary beech-dominated forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruffy Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Shindo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Joseph Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Raese</w:t>
+                <w:t xml:space="preserve">Pavel Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Jakob Pavlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
+                <w:t xml:space="preserve">Dheeraj Ralhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83, pp.126150. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 574, pp.122364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504206v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine shrubs have benefited more than trees from 20th century warming at a treeline ecotone site in the French Pyrenees</w:t>
               </w:r>
@@ -1759,295 +1763,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical mixed-severity disturbances shape current diameter distributions of primary temperate Norway spruce mountain forests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruffy Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pettit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Radim Matula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t>
+                <w:t xml:space="preserve">Daniel Kozák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Bače</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 503, pp.119772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660650v1</w:t>
+                <w:t xml:space="preserve">hal-04220782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical mixed-severity disturbances shape current diameter distributions of primary temperate Norway spruce mountain forests in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kozák</w:t>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radek Bače</w:t>
+                <w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 503, pp.119772. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220782v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution reconstruction of modern charcoal production kilns: an integrated approach combining dendrochronology, micromorphology and anthracology in the French Pyrenees</w:t>
               </w:r>
@@ -2161,295 +2165,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance history is a key driver of tree life span in temperate primary forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Both Cyclone‐induced and Convective Storms Drive Disturbance Patterns in European Primary Beech Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nagel</w:t>
+                <w:t xml:space="preserve">J. Pettit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Svitok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Pettit</w:t>
+                <w:t xml:space="preserve">P. Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krešimir Begović</w:t>
+                <w:t xml:space="preserve">M. Rydval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Čada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JD033929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220778v1</w:t>
+                <w:t xml:space="preserve">hal-04220773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Cyclone‐induced and Convective Storms Drive Disturbance Patterns in European Primary Beech Forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Pettit</w:t>
+                <w:t xml:space="preserve">Disturbance history is a key driver of tree life span in temperate primary forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Pavlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Janda</w:t>
+                <w:t xml:space="preserve">Thomas Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rydval</w:t>
+                <w:t xml:space="preserve">Marek Svitok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Čada</w:t>
+                <w:t xml:space="preserve">Krešimir Begović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JD033929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220773v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The socio-ecological legacies of centuries-old charcoal making practices in a mountain forest of the Northern Pyrenees</w:t>
               </w:r>
@@ -2487,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 502, </w:t>
@@ -2563,1229 +2567,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of late Holocene local vegetation dynamics and responses to land use changes in an ancient charcoal making woodland in the central Pyrenees (Ariège, France), using pedoanthracology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in species composition and diversity of a montane beetle community over the last millennium in the High Tatras, Slovakia: Implications for forest conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Schafstall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicki Whitehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niina Kuosmanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Svobodová-Svitavská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-019-00740-7⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 555, pp.109834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485838v1</w:t>
+                <w:t xml:space="preserve">hal-04220767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of land-cover changes on snow avalanche activity in the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Mainieri</w:t>
+                <w:t xml:space="preserve">Climatic drivers of Picea growth differ during recruitment and interact with disturbance severity to influence rates of canopy replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Favillier</w:t>
+                <w:t xml:space="preserve">J. Schurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Taline Zgheib</w:t>
+                <w:t xml:space="preserve">O. Vostarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rydval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100244⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287, pp.107981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129895v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni Storici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic drivers of Picea growth differ during recruitment and interact with disturbance severity to influence rates of canopy replacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Contrasting patterns of natural mortality in primary Picea forests of the Carpathian Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Synek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schurman</w:t>
+                <w:t xml:space="preserve">Martin Mikoláš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vostarek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Pettit</w:t>
+                <w:t xml:space="preserve">Jonathan Schurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287, pp.107981. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 457, pp.117734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220751v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in species composition and diversity of a montane beetle community over the last millennium in the High Tatras, Slovakia: Implications for forest conservation and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of late Holocene local vegetation dynamics and responses to land use changes in an ancient charcoal making woodland in the central Pyrenees (Ariège, France), using pedoanthracology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Schafstall</w:t>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicki Whitehouse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109834⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.241-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-019-00740-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220767v1</w:t>
+                <w:t xml:space="preserve">hal-02485838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of natural mortality in primary Picea forests of the Carpathian Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of land-cover changes on snow avalanche activity in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Synek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Janda</w:t>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mikoláš</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nagel</w:t>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Schurman</w:t>
+                <w:t xml:space="preserve">Taline Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 457, pp.117734. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220728v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-growth relationships in a Larix decidua Mill. network in the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">The climatic drivers of primary Picea forest growth along the Carpathian arc are changing under rising temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Flurin Babst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Jesper Björklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miloš Rydval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Bače</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 664, pp.554-566. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.3136-3150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092458v1</w:t>
+                <w:t xml:space="preserve">hal-04220720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic drivers of primary Picea forest growth along the Carpathian arc are changing under rising temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree-ring reconstruction of snow avalanche activity: Does avalanche path selection matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flurin Babst</w:t>
+                <w:t xml:space="preserve">G. de Bouchard d'Aubeterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Björklund</w:t>
+                <w:t xml:space="preserve">A. Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Rydval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radek Bače</w:t>
+                <w:t xml:space="preserve">R. Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14721⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 684, pp.496-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220720v1</w:t>
+                <w:t xml:space="preserve">hal-02180279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring reconstruction of snow avalanche activity: Does avalanche path selection matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. de Bouchard d'Aubeterre</w:t>
+                <w:t xml:space="preserve">Climate-growth relationships in a Larix decidua Mill. network in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Favillier</w:t>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mainieri</w:t>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez Saez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 684, pp.496-508. </w:t>
+              <w:t xml:space="preserve">, 2019, 664, pp.554-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180279v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-growth relationships in a Larix decidua Mill. network in the French Alps</w:t>
               </w:r>
@@ -3846,51 +3850,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 664, pp.554-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220717v1</w:t>
@@ -4035,77 +4039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term tree-ring chronology over 796 years for silver fir (Abies alba Mill.) in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4152,77 +4156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term tree-ring chronology over 796 years for silver fir (Abies alba Mill.) in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,77 +4761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate/growth relationships in a Pinus cembra high-elevation network in the Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (1), pp.189-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4887,1360 +4891,1360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forest Archaeology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369777v1</w:t>
+                <w:t xml:space="preserve">halshs-05390400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel des résineux comme bio-marqueurs des pollutions fluorées à Auzat (Ariège)</w:t>
+                <w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461037v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Berthel</w:t>
+                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343443v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Walnut decline Injury Profile SIMulator (IPSIM) model: conception methodology for qualitative aggregative modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Archaeology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t>
+              <w:t xml:space="preserve">International Symposiumon Temperate Tree Nuts: from Agroecologically Sustainable to Organic Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiara Cirillo; Roberto Botta; Tiziano Caruso, Aug 2025, Naples/Alba, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05390400v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
+                <w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Levillain</w:t>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Saulnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330206v1</w:t>
+                <w:t xml:space="preserve">halshs-05392544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendrochronologie en Occitanie : entre montagnes et plaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">Séminaire autour de la montagne et des forêts pyrénéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendu Christine, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05392544v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochronologie en Occitanie : entre montagnes et plaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire autour de la montagne et des forêts pyrénéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rendu Christine, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124854v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179594v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
+                <w:t xml:space="preserve">Le potentiel des résineux comme bio-marqueurs des pollutions fluorées à Auzat (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352852v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut decline Injury Profile SIMulator (IPSIM) model: conception methodology for qualitative aggregative modeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Martelli</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposiumon Temperate Tree Nuts: from Agroecologically Sustainable to Organic Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chiara Cirillo; Roberto Botta; Tiziano Caruso, Aug 2025, Naples/Alba, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576907v1</w:t>
+                <w:t xml:space="preserve">halshs-05390357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Saulnier</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t>
+              <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05390357v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect death assemblages: a helpful tool for reconstructing past interactions between humans and landscapes in the French central Pyrenees</w:t>
               </w:r>
@@ -6265,51 +6269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual meeting in Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6347,77 +6351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6455,77 +6459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6557,713 +6561,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729771v1</w:t>
+                <w:t xml:space="preserve">halshs-04740449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Les modes de gestion de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Séminaire Société, Ecologie Territoire édition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Picard, Oct 2024, Canejan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04740449v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de gestion de la forêt</w:t>
+                <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Société, Ecologie Territoire édition 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Picard, Oct 2024, Canejan, France</w:t>
+              <w:t xml:space="preserve">TRACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747676v1</w:t>
+                <w:t xml:space="preserve">hal-04619929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619929v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Levillain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602924v1</w:t>
+                <w:t xml:space="preserve">hal-04740423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740423v1</w:t>
+                <w:t xml:space="preserve">hal-04602924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,103 +7348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t>
@@ -7463,428 +7467,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EVOC : l'if (Taxus baccata L.) dans les Pyrénées</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et territoires : Paysages d'hier et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779353v1</w:t>
+                <w:t xml:space="preserve">hal-04228040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Le projet EVOC : l'if (Taxus baccata L.) dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sciences et territoires : Paysages d'hier et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743801v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Pescini</w:t>
+                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228040v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7972,303 +7976,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feu et forêts : une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Pint of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quai des savoirs, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228013v1</w:t>
+                <w:t xml:space="preserve">hal-04747686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feu et forêts : une relation complexe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quai des savoirs, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747686v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
@@ -8297,103 +8301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes-Maritimes) : contribution of dendrochronological and anhracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8412,2145 +8416,2145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France) : contribution of morpho-technological, dendrochronological and dendro-ecological analyses of timbers from two well casings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Timber and architecture during Prhistory an Antiquity, Wood supply, agro-sylvo-pastoral activities and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603161v1</w:t>
+                <w:t xml:space="preserve">hal-04623260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et environnementaux à Bassiès : ce que nous révèlent les cernes de croissance des arbustes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855112v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lotti</w:t>
+                <w:t xml:space="preserve">Changements climatiques et environnementaux à Bassiès : ce que nous révèlent les cernes de croissance des arbustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Timber and architecture during prehistory and Antiquity (2). Wood supply, agro-sylvo-pastoral activities and forest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Lamouille (IRAA USR 3155, CNRS-UPPA); Clémence Pagnoux (MNHN); Pierre Péfau (EFR, Section Antiquité); Vanessa Py-Saragaglia (IRAMAT UMR 7065 - CNRS); Sylvie Rougier-Blanc (CRHEC EA 4392, UPEC), 2022, Paris-Créteil, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743970v1</w:t>
+                <w:t xml:space="preserve">hal-03855112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France) : contribution of morpho-technological, dendrochronological and dendro-ecological analyses of timbers from two well casings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Labbas</w:t>
+                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Lotti</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timber and architecture during Prhistory an Antiquity, Wood supply, agro-sylvo-pastoral activities and forest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Timber and architecture during prehistory and Antiquity (2). Wood supply, agro-sylvo-pastoral activities and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Lamouille (IRAA USR 3155, CNRS-UPPA); Clémence Pagnoux (MNHN); Pierre Péfau (EFR, Section Antiquité); Vanessa Py-Saragaglia (IRAMAT UMR 7065 - CNRS); Sylvie Rougier-Blanc (CRHEC EA 4392, UPEC), 2022, Paris-Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623260v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perception de l'évolution du couvert forestier de trois vieilles forêts des Pyrénées centrales : l'apport des insectes à la recherche pédoanthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03845109v1</w:t>
+                <w:t xml:space="preserve">hal-04603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'évolution du couvert forestier de trois vieilles forêts des Pyrénées centrales : l'apport des insectes à la recherche pédoanthracologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603048v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03863072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03863072v1</w:t>
+                <w:t xml:space="preserve">hal-04603161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743873v1</w:t>
+                <w:t xml:space="preserve">hal-04729936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
+              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729936v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History and dynamics of old-growth forests in the Maramures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusakto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Brin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073007v1</w:t>
+                <w:t xml:space="preserve">hal-04073018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and dynamics of old-growth forests in the Maramures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Svoboda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073018v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BENDYS project : the last European old growth (&amp;quot;subnatural&amp;quot;) fir-BEech forests : a loNg-term and global stuDY for their betterunderstanding, conServation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the international Research Network on Cold Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012734v1</w:t>
+                <w:t xml:space="preserve">hal-04073087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel dendrochronologique des ligneux bas (R. ferrugineum, J. communis) pour la connaissance des changements environnementaux en milieu pyrénéen : le cas du Haut-Vicdessos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BENDYS project : the last European old growth (&amp;quot;subnatural&amp;quot;) fir-BEech forests : a loNg-term and global stuDY for their betterunderstanding, conServation and management</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the international Research Network on Cold Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073087v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burnel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028694v1</w:t>
+                <w:t xml:space="preserve">hal-03012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348424v1</w:t>
+                <w:t xml:space="preserve">hal-04623908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623908v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
@@ -10579,90 +10583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10698,342 +10702,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Cunill</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930780v1</w:t>
+                <w:t xml:space="preserve">hal-04619881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619881v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des forêts du haut Vicdessos et de leurs usages à partir de leurs traces carbonisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11084,437 +11088,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t>
+              <w:t xml:space="preserve">From Forest to Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781395v1</w:t>
+                <w:t xml:space="preserve">halshs-04731736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Living Lab Pyrénées &amp;quot;Green Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Forest to Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t>
+              <w:t xml:space="preserve">Lancement scientifique du programme de recherche FORESTT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04731736v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab Pyrénées &amp;quot;Green Heart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement scientifique du programme de recherche FORESTT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770616v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11539,103 +11543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal analysis of kiln terraces to reconstruct practices and wood uses' temporalities for charcoal manufacturing activity : the case of the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11669,103 +11673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of wood for charcoal manufacturing activity in the Northern Pyrenees : dendro-anthracological study of charcoal kilns in the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos) .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. </w:t>
@@ -11803,90 +11807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la forêt de Freychinède et des pratiques sur la longue durée : une approche interdisciplinaire à haute résolution spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11937,90 +11941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction with high spatio-temporal resolution of past forest dynamics and charcoal-making activities in an upper metallurgical valley in the eastern Pyrenees : first geoarchaeological, dendro and anthracological results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12116,51 +12120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallauria et l'héritage minier du Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Asso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12266,77 +12270,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des référentiels dendrochronologiques publics de la région Provence-Alpes-Côte d'Azur Mélèze (Larix decidua Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12378,90 +12382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term forest evolution and woodland uses in an ancient charcoal-production forest of the eastern French Pyrenees: an interdisciplinary approach at high spatio-temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12565,64 +12569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la dendrochronologie 2 à Limoges (colloque, octobre 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12679,51 +12683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12776,77 +12780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12896,77 +12900,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13055,51 +13059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roofing at the crossroads: timber procurement for historical roof construction at the confluence of two major waterways in Occitania (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13192,90 +13196,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13336,159 +13340,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche scientifique indispensable. Introduction de l’UE – la démarche de la recherche pour répondre aux grands enjeux actuels en lien avec les changements globaux</w:t>
+                <w:t xml:space="preserve">L’écologie historique : un champ de recherche transdisciplinaire des changements environnementaux diachroniques dans une perspective de conservation de l’environnement et de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. UE GEOE704T, Université Toulouse - Jean Jaurès, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. Université Toulouse - Jean Jaurès, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747643v1</w:t>
+                <w:t xml:space="preserve">hal-04747654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie historique : un champ de recherche transdisciplinaire des changements environnementaux diachroniques dans une perspective de conservation de l’environnement et de la biodiversité</w:t>
+                <w:t xml:space="preserve">La démarche scientifique indispensable. Introduction de l’UE – la démarche de la recherche pour répondre aux grands enjeux actuels en lien avec les changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Université Toulouse - Jean Jaurès, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. UE GEOE704T, Université Toulouse - Jean Jaurès, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747654v1</w:t>
+                <w:t xml:space="preserve">hal-04747643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre de rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final du projet OCCIGEN Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d'Occitanie pour le maintien de la biodiversité : Approches écologiques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13556,51 +13714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7718D026"/>
+    <w:nsid w:val="DBBA2A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13787,51 +13945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-saulnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3495-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176644008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffy Rodrigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pettit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Janda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Pavlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Ralhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Matula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koz&#225;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Svitok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kre&#353;imir Begovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rydval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#268;ada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033929" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schurman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vostarek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107981" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schafstall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Whitehouse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Kuosmanen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svobodov&#225;-Svitavsk&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109834" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Synek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mikol&#225;&#353;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schurman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117734" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.404" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bj&#246;rklund" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rydval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14721" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saracco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Danneyrolles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidamon-Pesson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Edouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJNCMC3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0020-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pereira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578756v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15ysv" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352916v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747643v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-saulnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3495-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176644008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffy Rodrigo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pettit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Janda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Pavlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Ralhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122364" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Matula" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koz&#225;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119772" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rydval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#268;ada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033929" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Svitok" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kre&#353;imir Begovi&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schafstall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Whitehouse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Kuosmanen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svobodov&#225;-Svitavsk&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schurman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vostarek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107981" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Synek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mikol&#225;&#353;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schurman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bj&#246;rklund" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rydval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14721" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.404" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saracco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Danneyrolles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidamon-Pesson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Edouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJNCMC3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0020-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531965v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578756v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15ysv" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352916v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747654v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747643v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597657v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>