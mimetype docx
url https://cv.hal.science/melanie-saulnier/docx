--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">176644008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wnjoXq0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,2631 +200,2631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can subfossil insects complement pedoanthracology in reconstructing the past trajectories of old-growth forests? A study case from the Northern Central Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Pescini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 69, pp.105495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing yew for the forest: a call to action for improving conservation and restoration of the European yew (Taxus baccata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalibor Ballian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necmi Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bebchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees, Forests and People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 23, pp.101093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tfp.2025.101093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078884v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05390629v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail du bois et gestion sylvicole à la fin de l'âge du Fer à travers l'analyse intégrée des cuvelages de puits de Vieille-Toulouse (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bois et architecture dans la Protohistoire et l'Antiquité, 125 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie de la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t>
+              <w:t xml:space="preserve">, 2024, 629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510841v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pour une archéologie de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 629</w:t>
+              <w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793320v1</w:t>
+                <w:t xml:space="preserve">hal-04510841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dendroarchaeological tree-ring dataset of Abies alba Mill. from historic buildings in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (1), pp.41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01248-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04729132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European larch sapwood: A model for predicting the cambial age and for a more accurate dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Raese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrochronologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83, pp.126150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past disturbances shape present tree size distribution in European temperate primary beech-dominated forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruffy Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Pavlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dheeraj Ralhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 574, pp.122364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine shrubs have benefited more than trees from 20th century warming at a treeline ecotone site in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.109284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical mixed-severity disturbances shape current diameter distributions of primary temperate Norway spruce mountain forests in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruffy Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Matula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kozák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Bače</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 503, pp.119772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38, pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution reconstruction of modern charcoal production kilns: an integrated approach combining dendrochronology, micromorphology and anthracology in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dušátko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 593-594, 32 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both Cyclone‐induced and Convective Storms Drive Disturbance Patterns in European Primary Beech Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rydval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Čada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JD033929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbance history is a key driver of tree life span in temperate primary forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Pavlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Svitok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krešimir Begović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The socio-ecological legacies of centuries-old charcoal making practices in a mountain forest of the Northern Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 502, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in species composition and diversity of a montane beetle community over the last millennium in the High Tatras, Slovakia: Implications for forest conservation and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nick Schafstall</w:t>
+                <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicki Whitehouse</w:t>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niina Kuosmanen</w:t>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Svobodová-Svitavská</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 555, pp.109834. </w:t>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220767v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic drivers of Picea growth differ during recruitment and interact with disturbance severity to influence rates of canopy replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vostarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rydval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pettit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 287, pp.107981. </w:t>
@@ -2835,2045 +2856,2045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in species composition and diversity of a montane beetle community over the last millennium in the High Tatras, Slovakia: Implications for forest conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Brun</w:t>
+                <w:t xml:space="preserve">Nick Schafstall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+                <w:t xml:space="preserve">Nicki Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+                <w:t xml:space="preserve">Niina Kuosmanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Svobodová-Svitavská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni Storici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 555, pp.109834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049790v1</w:t>
+                <w:t xml:space="preserve">hal-04220767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting patterns of natural mortality in primary Picea forests of the Carpathian Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Synek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mikoláš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 457, pp.117734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of late Holocene local vegetation dynamics and responses to land use changes in an ancient charcoal making woodland in the central Pyrenees (Ariège, France), using pedoanthracology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.241-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00334-019-00740-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of land-cover changes on snow avalanche activity in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic drivers of primary Picea forest growth along the Carpathian arc are changing under rising temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flurin Babst</w:t>
+                <w:t xml:space="preserve">Climate-growth relationships in a Larix decidua Mill. network in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Björklund</w:t>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Rydval</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14721⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 664, pp.554-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220720v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring reconstruction of snow avalanche activity: Does avalanche path selection matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. de Bouchard d'Aubeterre</w:t>
+                <w:t xml:space="preserve">The climatic drivers of primary Picea forest growth along the Carpathian arc are changing under rising temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Favillier</w:t>
+                <w:t xml:space="preserve">Flurin Babst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mainieri</w:t>
+                <w:t xml:space="preserve">Jesper Björklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Miloš Rydval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Bače</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 684, pp.496-508. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.3136-3150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180279v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-growth relationships in a Larix decidua Mill. network in the French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree-ring reconstruction of snow avalanche activity: Does avalanche path selection matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">G. de Bouchard d'Aubeterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">A. Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 664, pp.554-566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.404⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 684, pp.496-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092458v1</w:t>
+                <w:t xml:space="preserve">hal-02180279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-growth relationships in a Larix decidua Mill. network in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 664, pp.554-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (5), pp.667-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term tree-ring chronology over 796 years for silver fir (Abies alba Mill.) in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (4), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-017-0664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term tree-ring chronology over 796 years for silver fir (Abies alba Mill.) in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (4), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-017-0664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse pédoanthracologique - 5000 ans d’histoire de la forêt de la Massane révélés par l’étude des charbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Danneyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sidamon-Pesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de la massane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pedoanthracological data for the long-term history of forest species at mid-high altitudes in the Queyras Valley (Inner Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 366, pp.15--24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pedoanthracological data for the long-term history of forest species at mid-high altitudes in the Queyras Valley (Inner Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 366, pp.15-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate/growth relationships in a Pinus cembra high-elevation network in the Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (1), pp.189-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0020-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4883,6194 +4904,6194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Archaeology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05390400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut decline Injury Profile SIMulator (IPSIM) model: conception methodology for qualitative aggregative modeling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Martelli</w:t>
+                <w:t xml:space="preserve">Le potentiel des résineux comme bio-marqueurs des pollutions fluorées à Auzat (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposiumon Temperate Tree Nuts: from Agroecologically Sustainable to Organic Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chiara Cirillo; Roberto Botta; Tiziano Caruso, Aug 2025, Naples/Alba, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576907v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05392544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronologie en Occitanie : entre montagnes et plaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire autour de la montagne et des forêts pyrénéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rendu Christine, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179594v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lison Chassaing</w:t>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352852v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel des résineux comme bio-marqueurs des pollutions fluorées à Auzat (Ariège)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Saulnier</w:t>
+                <w:t xml:space="preserve">Walnut decline Injury Profile SIMulator (IPSIM) model: conception methodology for qualitative aggregative modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposiumon Temperate Tree Nuts: from Agroecologically Sustainable to Organic Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiara Cirillo; Roberto Botta; Tiziano Caruso, Aug 2025, Naples/Alba, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461037v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05390357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect death assemblages: a helpful tool for reconstructing past interactions between humans and landscapes in the French central Pyrenees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual meeting in Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736898v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Insect death assemblages: a helpful tool for reconstructing past interactions between humans and landscapes in the French central Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">30th EAA Annual meeting in Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782411v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Roberta D'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872847v1</w:t>
+                <w:t xml:space="preserve">hal-04782411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04740449v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de gestion de la forêt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Saulnier</w:t>
+                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Société, Ecologie Territoire édition 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Picard, Oct 2024, Canejan, France</w:t>
+              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747676v1</w:t>
+                <w:t xml:space="preserve">halshs-04740449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Les modes de gestion de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire Société, Ecologie Territoire édition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Picard, Oct 2024, Canejan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729771v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04580448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet EVOC : l'if (Taxus baccata L.) dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Sciences et territoires : Paysages d'hier et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228040v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EVOC : l'if (Taxus baccata L.) dans les Pyrénées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et territoires : Paysages d'hier et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779353v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743801v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet EVOC : l’if dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche de l'if, une dryade mystérieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feu et forêts : une relation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pint of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quai des savoirs, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes-Maritimes) : contribution of dendrochronological and anhracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France) : contribution of morpho-technological, dendrochronological and dendro-ecological analyses of timbers from two well casings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timber and architecture during Prhistory an Antiquity, Wood supply, agro-sylvo-pastoral activities and forest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changements climatiques et environnementaux à Bassiès : ce que nous révèlent les cernes de croissance des arbustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03845109v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et environnementaux à Bassiès : ce que nous révèlent les cernes de croissance des arbustes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Timber and architecture during prehistory and Antiquity (2). Wood supply, agro-sylvo-pastoral activities and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Lamouille (IRAA USR 3155, CNRS-UPPA); Clémence Pagnoux (MNHN); Pierre Péfau (EFR, Section Antiquité); Vanessa Py-Saragaglia (IRAMAT UMR 7065 - CNRS); Sylvie Rougier-Blanc (CRHEC EA 4392, UPEC), 2022, Paris-Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855112v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Timber and architecture during prehistory and Antiquity (2). Wood supply, agro-sylvo-pastoral activities and forest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Lamouille (IRAA USR 3155, CNRS-UPPA); Clémence Pagnoux (MNHN); Pierre Péfau (EFR, Section Antiquité); Vanessa Py-Saragaglia (IRAMAT UMR 7065 - CNRS); Sylvie Rougier-Blanc (CRHEC EA 4392, UPEC), 2022, Paris-Créteil, France</w:t>
+              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743970v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l'évolution du couvert forestier de trois vieilles forêts des Pyrénées centrales : l'apport des insectes à la recherche pédoanthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Parilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Pescini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GEODE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03863072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and dynamics of old-growth forests in the Maramures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dusakto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BENDYS project : the last European old growth (&amp;quot;subnatural&amp;quot;) fir-BEech forests : a loNg-term and global stuDY for their betterunderstanding, conServation and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the international Research Network on Cold Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel dendrochronologique des ligneux bas (R. ferrugineum, J. communis) pour la connaissance des changements environnementaux en milieu pyrénéen : le cas du Haut-Vicdessos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623908v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348424v1</w:t>
+                <w:t xml:space="preserve">hal-04623908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brun</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619881v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930780v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des forêts du haut Vicdessos et de leurs usages à partir de leurs traces carbonisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11080,1010 +11101,1010 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Forest to Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04731736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab Pyrénées &amp;quot;Green Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement scientifique du programme de recherche FORESTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal analysis of kiln terraces to reconstruct practices and wood uses' temporalities for charcoal manufacturing activity : the case of the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.post.4jpw-fj97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of wood for charcoal manufacturing activity in the Northern Pyrenees : dendro-anthracological study of charcoal kilns in the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos) .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/96am-5p96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la forêt de Freychinède et des pratiques sur la longue durée : une approche interdisciplinaire à haute résolution spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM, dispositif de recherche interdisciplinaire sur les interactions Hommes-Milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France. 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/fn67-xe54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction with high spatio-temporal resolution of past forest dynamics and charcoal-making activities in an upper metallurgical valley in the eastern Pyrenees : first geoarchaeological, dendro and anthracological results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: "Into the woods Overlapping perspectives on the history of ancient forests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Padoue, Italy. 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/5qbw-m060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12093,147 +12114,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallauria et l'héritage minier du Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Asso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Catsoyannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12243,296 +12264,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des référentiels dendrochronologiques publics de la région Provence-Alpes-Côte d'Azur Mélèze (Larix decidua Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction régionale des Affaires Cuturelles de Provence-Alpes-Côte d'Azur, pp.205-207, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term forest evolution and woodland uses in an ancient charcoal-production forest of the eastern French Pyrenees: an interdisciplinary approach at high spatio-temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Aspe; Sylvain Burri; Sandrine Paradis-Grenouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12542,341 +12563,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la dendrochronologie 2 à Limoges (colloque, octobre 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15ysv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/130a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04868050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12886,143 +12907,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13032,147 +13053,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roofing at the crossroads: timber procurement for historical roof construction at the confluence of two major waterways in Occitania (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13182,147 +13203,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppert Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04770635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13332,153 +13353,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie historique : un champ de recherche transdisciplinaire des changements environnementaux diachroniques dans une perspective de conservation de l’environnement et de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université Toulouse - Jean Jaurès, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche scientifique indispensable. Introduction de l’UE – la démarche de la recherche pour répondre aux grands enjeux actuels en lien avec les changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. UE GEOE704T, Université Toulouse - Jean Jaurès, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13488,165 +13509,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet OCCIGEN Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d'Occitanie pour le maintien de la biodiversité : Approches écologiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13714,51 +13735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBBA2A14"/>
+    <w:nsid w:val="A5294A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13945,51 +13966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-saulnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3495-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176644008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffy Rodrigo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pettit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Janda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Pavlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Ralhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122364" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Matula" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koz&#225;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119772" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rydval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#268;ada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033929" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Svitok" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kre&#353;imir Begovi&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schafstall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Whitehouse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Kuosmanen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svobodov&#225;-Svitavsk&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schurman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vostarek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107981" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Synek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mikol&#225;&#353;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schurman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bj&#246;rklund" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rydval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14721" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.404" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saracco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Danneyrolles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidamon-Pesson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Edouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJNCMC3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0020-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531965v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578756v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15ysv" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352916v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747654v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747643v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597657v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-saulnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3495-1360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176644008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wnjoXq0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffy Rodrigo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pettit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Janda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Pavlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Ralhan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Matula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koz&#225;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119772" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rydval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#268;ada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033929" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Svitok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kre&#353;imir Begovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schurman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vostarek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107981" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schafstall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Whitehouse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Kuosmanen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Svobodov&#225;-Svitavsk&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109834" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Synek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mikol&#225;&#353;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schurman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117734" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.404" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bj&#246;rklund" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rydval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Edouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saracco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Danneyrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidamon-Pesson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Edouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJNCMC3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0020-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747676v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578756v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15ysv" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352916v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597657v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>