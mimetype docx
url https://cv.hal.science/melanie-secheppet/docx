--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -174,1368 +174,1476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niovelius : un jeu hybride d’enquête pour former à la gestion des pollutions maritimes accidentelles par produits chimiques</w:t>
+                <w:t xml:space="preserve">Activité des concepteurs du jeu d’apprentissage Niovelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.Pages 153 à 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517497v1</w:t>
+                <w:t xml:space="preserve">hal-05582962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reference Framework to Build Crisis Exercises for Strategic Crisis Unit: an Integrated Approach from Scenario to Debriefing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niovelius : un jeu hybride d’enquête pour former à la gestion des pollutions maritimes accidentelles par produits chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696019v1</w:t>
+                <w:t xml:space="preserve">hal-05517497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving an Observation Tool of crisis management teams by involving Crisis Managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.739-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET2290124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Novel Haptic Interface for Horse-Drawn Carriage Simulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reference Framework to Build Crisis Exercises for Strategic Crisis Unit: an Integrated Approach from Scenario to Debriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/toh.2021.3052151⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.697-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366249v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisager une ethnographie énactive ? Réflexions illustrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Evaluation of a Novel Haptic Interface for Horse-Drawn Carriage Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ryard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémence Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.5407⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/toh.2021.3052151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436908v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem teórica da experiência mimética e “Curso de ação” : análise de situações de formação na educação, na saúde e no desporto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisager une ethnographie énactive ? Réflexions illustrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), 37p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For the Trainees to Debrief after a Simulation Exercise: What Tools for the Trainer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité des concepteurs et activité des joueurs pour le développement du jeu d'apprentissage Niovelius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA 2024 - 22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">M'2024 - Perception et Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681245v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité des concepteurs et activité des joueurs pour le développement du jeu d'apprentissage Novelius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">For the Trainees to Debrief after a Simulation Exercise: What Tools for the Trainer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M'2024 - Perception et Modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Alès, France</w:t>
+              <w:t xml:space="preserve">IEA 2024 - 22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770741v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un jeu sérieux pour sensibiliser à la gestion d’une pollution maritime : tenir la tension entre les composantes didactiques et ludiques du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFTS 2023 - Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des pollutions marines (Projet H2020 MANIFESTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte l’expérience stagiaire pour former les formateurs et construire un continuum situationnel des situations de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFTS, Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux sérieux pour se préparer à la gestion de crise : alternatives et compléments aux simulations pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude franco-suisse pour les chargé.es d'exercice territoriaux « Planifier, concevoir, mettre en œuvre, et débriefer un exercice de crise »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’observation des exercices pour la formation des cellules de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,100 +1658,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2022 - 56e congrès SELF Vulnérabilités et risques émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exercices de crise et la place de l’observation : ce qu’en disent les acteurs de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,772 +1766,772 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scénarisation au débriefing : méthodes et outils pour les personnes en charge des exercices de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité du chargé d’exercice et technologie numérique : Vers un outil d’observation d’exercice de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres franco-suisses du réseau de recherche CRAFT/UniGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire formation de formateurs par la recherche - Numérique et formation dans les métiers adressés à autrui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul Valéry, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285233v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité du chargé d’exercice et technologie numérique : Vers un outil d’observation d’exercice de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la scénarisation au débriefing : méthodes et outils pour les personnes en charge des exercices de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire formation de formateurs par la recherche - Numérique et formation dans les métiers adressés à autrui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier Paul Valéry, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres franco-suisses du réseau de recherche CRAFT/UniGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200359v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner l'activité d'observateur d'exercice de crise pour accompagner le développement d'un outil numérique d'aide à l'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMDR (Institut pour la Maitrise des Risques), Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de deux outils d’observation : grilles et outil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'observation d'un exercice de la cellule coordination d'une commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation entre l’objet de recherche et le terrain : réflexions méthodologiques et éthiques à partir de regards croisés dans nos parcours d’apprenti-chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Neville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bénézet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès international de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à conduire un attelage avec le simulateur interactif coMtactS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ryard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2433,91 +2541,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un usage de la plateforme vidéo Ercam en formation attelage Analyse de l’activité des stagiaires à trois étapes de la séance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2527,134 +2635,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’avancement annuel Projet Criz’Innov : L’émergence d’un pôle d’excellence numérique en gestion de crise regroupant l’ensemble des acteurs du domaine afin de faciliter les transferts technologiques et l’innovation collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2664,114 +2772,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre dans un environnement de formation réel et simulé : articulations d'expérience dans l'activité des cochers-meneurs d'attelage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Montpellier, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020MONTS020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02926471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2839,51 +2947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A27A904"/>
+    <w:nsid w:val="71708749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3070,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-secheppet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3002-2601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248365681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3052151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mottaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04193262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03200359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Neville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02926471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-secheppet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3002-2601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248365681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ryard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3052151" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03059579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mottaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04193262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03200359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Neville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02926471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>