--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -1014,646 +1014,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Political Defence of the Commons: The Case of Community Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02897517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning from the history of alternative communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alternative &amp; Community Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.9-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/joacm_00072_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/joacm_00072_1⟩</w:t>
+                <w:t xml:space="preserve">halshs-02860050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public artworks and the freedom of panorama controversy: a case of Wikimedia influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14763/2017.1.447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Félix Tréguer</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community wireless networks, intermediary liability and the McFadden CJEU case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Giovanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory Hole or Right to Delist? Implications of the Right to be Forgotten for Web Archiving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Guadamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.DOI : 10.4000/reset.807 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reset.807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peer to party: Occupy the law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v21i12.7117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.189 - 207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...345 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387572v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01409222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t>
               </w:r>
@@ -1853,200 +1853,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Legal and Institutional Challenges for Opening Data across Public Sectors: Towards Common Policy Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical and Applied Electronic Commerce Research (JTAER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue “Transparency and Open Data Policies”, 9 (3), p. 1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-18762014000300002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pirate informatique, un explorateur des courants juridiques du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primavera de Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026109v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01078542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Content Licenses Without Representation: Can You Give Away More Rights Than You Have?</w:t>
               </w:r>
@@ -2095,266 +2095,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The preservation of Digital Heritage: Epistemological and Legal Reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2/10), pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'ineffectivité du droit d'accès à l'information environnementale sur les risques chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (3), pp.149-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797131v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ineffectivité du droit d'accès à l'information environnementale sur les risques chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...148 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/3 (64), pp.149-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364713v1</w:t>
@@ -2883,165 +2883,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The regulation of Text and Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd Annual Conference on ‘Research Libraries in the 2020 Information Landscape’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIBER (Association of European Research Libraries), Jul 2014, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The digital rights and access to knowledge movements: the rise of a networked do-ocracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Political Science Association Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01128129v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01115017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-production online communities infrastructures</w:t>
               </w:r>
@@ -3109,51 +3109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Access to Biodiversity Scientific Data: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Guadamuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Consortium on Applied Bioeconomy Research ICABR Conference on Innovation and the Policy for the Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Ravello, Italy. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3509,240 +3509,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00120182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Action-Based Legal Model for Dynamic Digital Rights Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susciter la construction interdisciplinaire d'ontologies juridiques : bilan d'une expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...51 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la Connaissance, journée Ontologies et textes juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00632276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Action-Based Legal Model for Dynamic Digital Rights Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dec 2006, pp. 157-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological Perspectives for Legal Ontologies Building: an Interdisciplinary Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00632276v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Danièle Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAIL '05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Bologna, Italy. pp.240-241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Multimedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,51 +4394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Commons at the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4686,51 +4686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking and Governing through Freedom of Access to Environmental Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Kenyon; Andrew Scott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Free Speech. Rationale, Methods and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4785,51 +4785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking and governing through freedom of access to environmental information: does it work for chemical risks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew T Kenyon; Andrew Scott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Free Speech: Rationales, Methods and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ‎ Hart Publishing, 2020, 978-1509908295</w:t>
@@ -5136,436 +5136,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01907733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données ouvertes (Open Data)</w:t>
+                <w:t xml:space="preserve">Production par les pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.951-954, 2017, 978-2130654117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01575648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legal and policy framework for scientific data sharing, mining and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Mabi; Jean-Christophe Plantin; Laurence Monnoyer-Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouvrir, partager, réutiliser : Regards critiques sur les données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782735123865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.9082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01572132v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces de l’activité humaine dans le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Big Data à Découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 80-81, 2017, 2271114640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage à l’Identique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.403-407, 2017, Quadrige, 978-2130654117</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.876-878, 2017, 978-2130654117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Production par les pairs</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01575647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données ouvertes (Open Data)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...256 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.876-878, 2017, 978-2130654117</w:t>
+              <w:t xml:space="preserve">, PUF, pp.403-407, 2017, Quadrige, 978-2130654117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01575647v1</w:t>
+                <w:t xml:space="preserve">halshs-01575643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Collaboration between Government, Citizens and Enterprises in Commons Telecommunication Infrastructures</w:t>
               </w:r>
@@ -5687,113 +5687,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité</w:t>
+                <w:t xml:space="preserve">Internet Alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.203-208, 2015, 9782356712134</w:t>
+              <w:t xml:space="preserve">, pp.117-121, 2015, 9782356712134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01303297v1</w:t>
+                <w:t xml:space="preserve">halshs-01303295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété distribuée</w:t>
               </w:r>
@@ -5859,126 +5872,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01303296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Alternatifs</w:t>
+                <w:t xml:space="preserve">Responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.117-121, 2015, 9782356712134</w:t>
+              <w:t xml:space="preserve">, pp.203-208, 2015, 9782356712134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01303295v1</w:t>
+                <w:t xml:space="preserve">halshs-01303297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété intellectuelle</w:t>
               </w:r>
@@ -6104,50 +6104,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01078704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les politiques institutionnelles, entre restrictions contractuelles et collaboration avec des sites de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Chaumier, Anne Krebs et Mélanie Roustan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les visiteurs photographes. Un outil pour penser le musée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.49-56, 2013, Musées-Mondes, 2110092122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation générale. Une géopolitique de la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6156,146 +6229,451 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.9-35, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les politiques institutionnelles, entre restrictions contractuelles et collaboration avec des sites de partage</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright and the Public Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Chaumier, Anne Krebs et Mélanie Roustan. </w:t>
+              <w:t xml:space="preserve">Berkman Center for Internet &amp; Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les visiteurs photographes. Un outil pour penser le musée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.49-56, 2013, Musées-Mondes, 2110092122</w:t>
+              <w:t xml:space="preserve">Copyright for Librarians: the essential handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eIFL (Electronic Information for Librarians)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 10-17, 2012, ISBN 978-90-818360-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux de production collaborative de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Letonturier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.141-146, 2012, Les Essentiels d'Hermès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726963v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage volontaire des oeuvres : quelle contribution à la définition d'un mouvement politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Aigrain, Daniel Kaplan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet peut-il casser des briques? Un territoire politique en jachère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Descartes &amp; Cie, pp.103-117, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and localization of Creative Commons licenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Vannini, Hervé Le Crosnier, UNESCO Maaya Network. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Net.Lang. Towards the Multilingual Cyberspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.221-225, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction et localisation des licences Creative Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Vannini, Hervé Le Crosnier, Réseau Maaya de l'UNESCO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Net.Lang. Réussir le Cyberespace Multilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F éditions, pp.239-244, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6315,435 +6693,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melanie Dulong de Rosnay, Juan Carlos De Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Digital Public Domain: Foundations for an Open Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Book Publishers, pp.xv-xviii, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726961v1</w:t>
-              </w:r>
-[...376 lines deleted...]
-                <w:t xml:space="preserve">halshs-00726976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Free Culture to Open Data: Technical Requirements for Access and Authorship</w:t>
               </w:r>
@@ -6802,51 +6802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création comme bien commun universel - Réflexions sur un modèle émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7469,621 +7469,784 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NGI Commons | D1.1 ACTIVE COMMUNITIES OF COMMONERS AND RELEVANT COMMONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NGI Commons. 2025, 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governance Models for Future Digital Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NGI Commons. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a sustainable Open Data ECOsystem : D5.1, Models of allocating roles, tasks and responsibilities in open data ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Di Staso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D5.1, ODECO Towards a sustainable Open Data ECOsystem. 2024, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a sustainable Open Data ECOsystem D2.3 : User needs from a governance perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Cazacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Vancauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D2.3, ODECO project. 2024, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Science Impact Indicator Handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Apartis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Consiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.1 and D2.2, PathOS project. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Costas</w:t>
+                <w:t xml:space="preserve">hal-04858779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a Research Agenda on Digital Media and Humanity Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chavalarias David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Delugas</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice De Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.1 and D2.2, PathOS project. 2024</w:t>
+              <w:t xml:space="preserve">CNRS; Directorate-General for Communications Networks, Content and Technology (European Commission). 2023, 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091733v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Networks and Political Advocacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">D5.1, ODECO Towards a sustainable Open Data ECOsystem. 2024, pp.57</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] D1.5, ISCC-CNRS. 2018, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...76 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01792045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative Commons Licenses Legal Pitfalls: Incompatibilities and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">CNRS; Directorate-General for Communications Networks, Content and Technology (European Commission). 2023, 130 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...140 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8093,100 +8256,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation by law and by technology of works and information availability on the networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Law. Université Panthéon-Assas - Paris II, 2007. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00666307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8196,91 +8359,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’accès ouvert aux biens communs numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris Nanterre, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03954672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8290,117 +8453,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Miralles Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02090474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8410,51 +8573,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and Practices for Governing Digital Public Infrastructure (DPI) as Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8486,84 +8649,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Rens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenForum Academy Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rio De Janeiro, Brazil, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17539167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8631,51 +8794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFDFD9FA"/>
+    <w:nsid w:val="43C0C3A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8862,51 +9025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanieddr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0297-7603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34708180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053033456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/melanie-dulong/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40319-025-01636-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Chandrasekhar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21212.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16997/wpcc.913" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Loenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Zuiderwijk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancau- Wenberghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lopez-Pellicer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v13i2.644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Stalder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2020.4.1530" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guadamuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.807" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.1.447" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giovanella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Janssen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-18762014000300002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797131v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2008.2083.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1276318.1276330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkko Hietanen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1165485.1165528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baumann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeu Casanovas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracke Catharina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100291940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986892v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburyprofessional.com/uk/positive-free-speech-9781509908295/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10438/25696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francophonie.org/IMG/pdf/rapport-2018-etat-francophonie-numerique.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575648v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572132v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eifl.net/copyright-for-librarians" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726963v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17240894" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Avila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343942v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cazacu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancauwenberghe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858779v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Apartis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catalano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consiglio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delugas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Staso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666307v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03954672v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17539167" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanieddr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0297-7603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34708180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053033456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/melanie-dulong/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40319-025-01636-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Chandrasekhar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21212.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16997/wpcc.913" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Loenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Zuiderwijk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancau- Wenberghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lopez-Pellicer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v13i2.644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Stalder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2020.4.1530" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.1.447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giovanella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guadamuz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-18762014000300002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797131v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2008.2083.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1276318.1276330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkko Hietanen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1165485.1165528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baumann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeu Casanovas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracke Catharina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100291940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986892v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburyprofessional.com/uk/positive-free-speech-9781509908295/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10438/25696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francophonie.org/IMG/pdf/rapport-2018-etat-francophonie-numerique.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572132v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9082" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078537v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eifl.net/copyright-for-librarians" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726963v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17240894" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Avila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343942v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Staso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cazacu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancauwenberghe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Apartis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catalano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consiglio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delugas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666307v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03954672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17539167" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>