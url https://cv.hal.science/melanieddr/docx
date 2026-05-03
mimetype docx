--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1014,222 +1014,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning from the history of alternative communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Trudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alternative &amp; Community Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/joacm_00072_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02860050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Political Defence of the Commons: The Case of Community Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02897517v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-02860050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public artworks and the freedom of panorama controversy: a case of Wikimedia influence</w:t>
               </w:r>
@@ -5136,208 +5136,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01907733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The legal and policy framework for scientific data sharing, mining and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Mabi; Jean-Christophe Plantin; Laurence Monnoyer-Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouvrir, partager, réutiliser : Regards critiques sur les données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782735123865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.9082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01572132v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production par les pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.951-954, 2017, 978-2130654117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01575648v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01572132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de l’activité humaine dans le numérique</w:t>
               </w:r>
@@ -5423,51 +5423,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.876-878, 2017, 978-2130654117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7754,246 +7754,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Open Science Impact Indicator Handbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Apartis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Consiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.1 and D2.2, PathOS project. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a sustainable Open Data ECOsystem D2.3 : User needs from a governance perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Cazacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Vancauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D2.3, ODECO project. 2024, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858796v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04858779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Research Agenda on Digital Media and Humanity Well-Being</w:t>
               </w:r>
@@ -8794,51 +8794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43C0C3A5"/>
+    <w:nsid w:val="FA5AB73B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9025,51 +9025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanieddr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0297-7603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34708180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053033456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/melanie-dulong/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40319-025-01636-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Chandrasekhar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21212.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16997/wpcc.913" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Loenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Zuiderwijk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancau- Wenberghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lopez-Pellicer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v13i2.644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Stalder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2020.4.1530" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.1.447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giovanella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guadamuz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-18762014000300002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797131v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2008.2083.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1276318.1276330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkko Hietanen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1165485.1165528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baumann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeu Casanovas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracke Catharina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100291940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986892v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburyprofessional.com/uk/positive-free-speech-9781509908295/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10438/25696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francophonie.org/IMG/pdf/rapport-2018-etat-francophonie-numerique.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572132v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9082" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078537v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eifl.net/copyright-for-librarians" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726963v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17240894" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Avila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343942v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Staso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cazacu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancauwenberghe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Apartis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catalano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consiglio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delugas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666307v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03954672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17539167" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanieddr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0297-7603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34708180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053033456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/melanie-dulong/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40319-025-01636-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Chandrasekhar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21212.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16997/wpcc.913" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Loenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Zuiderwijk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancau- Wenberghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lopez-Pellicer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v13i2.644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Stalder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2020.4.1530" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.1.447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giovanella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guadamuz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-18762014000300002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797131v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2008.2083.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1276318.1276330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkko Hietanen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1165485.1165528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baumann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeu Casanovas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracke Catharina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100291940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986892v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburyprofessional.com/uk/positive-free-speech-9781509908295/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10438/25696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francophonie.org/IMG/pdf/rapport-2018-etat-francophonie-numerique.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572132v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9082" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078537v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eifl.net/copyright-for-librarians" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726963v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17240894" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Avila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343942v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Staso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Apartis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catalano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consiglio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delugas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cazacu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancauwenberghe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666307v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03954672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17539167" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>