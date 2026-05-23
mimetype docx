--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -149,120 +149,141 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">34708180</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=A2p1HUkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000053033456</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directrice de recherche au CNRS</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cis.cnrs.fr/melanie-dulong/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co-fondatrice, Centre Internet et Société (CIS), CNRS UPR 2000 et GDR 2091</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directrice, GDR 2091 Internet, IA et Société59-61 rue Pouchet, 75849 Paris cedex 17</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cis.cnrs.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -292,2580 +313,2580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Licensing and Data Trust for Personal and Non-Personal Data: A Blueprint to Support the Commons and Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniv Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIC : International Review of Intellectual Property and Competition Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40319-025-01636-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable open data ecosystems through data quality, governance, and infrastructure: Unlocking social, political and economic value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21212.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Access Models, Pirate Libraries and Advocacy Repertoires: Policy Options for Academics to Construct and Govern Knowledge Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Westminster Papers in Communication and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (1), p. 46-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16997/wpcc.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16997/wpcc.913⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03186817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards value-creating and sustainable open data ecosystems: A comparative case study and a research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan van Loenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Zuiderwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Vancau- Wenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Lopez-Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JeDEM - eJournal of eDemocracy and Open Government</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29379/jedem.v13i2.644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of the Public Domain for Cultural Collections and Metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio di Etnografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commonswashing – A Political Communication Struggle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Cooperation Research - A Quarterly Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 2, No. 3, pp. 11-13. ISSN 2628-5142 (print). ISSN 2629-3080 (online)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives for the Internet: A Journey into Decentralised Network Architectures and Information Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.622-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02917474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Policy Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Concepts of the digital society, 9 (4), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14763/2020.4.1530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Defence of the Commons: The Case of Community Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02897517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from the history of alternative communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alternative &amp; Community Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.9-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/joacm_00072_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Félix Tréguer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public artworks and the freedom of panorama controversy: a case of Wikimedia influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14763/2017.1.447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community wireless networks, intermediary liability and the McFadden CJEU case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Giovanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory Hole or Right to Delist? Implications of the Right to be Forgotten for Web Archiving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Guadamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.DOI : 10.4000/reset.807 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reset.807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peer to party: Occupy the law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v21i12.7117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (2), pp.560-574. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.189 - 207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...423 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Triple C - Communication, Capitalism &amp; Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (1), pp.189-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01303288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative policies for alternative Internets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peer Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-to-peer as a design principle for law: distribute the law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peer Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Disruption and the Law, Issue #6, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal and Institutional Challenges for Opening Data across Public Sectors: Towards Common Policy Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katleen Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical and Applied Electronic Commerce Research (JTAER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue “Transparency and Open Data Policies”, 9 (3), p. 1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4067/S0718-18762014000300002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01078542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pirate informatique, un explorateur des courants juridiques du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primavera de Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Content Licenses Without Representation: Can You Give Away More Rights Than You Have?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Law and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), http://ejlt.org//article/view/237/410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The preservation of Digital Heritage: Epistemological and Legal Reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (2/10), pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ineffectivité du droit d'accès à l'information environnementale sur les risques chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (3), pp.149-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797131v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ineffectivité du droit d'accès à l'information environnementale sur les risques chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/3 (64), pp.149-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'auteur à l'utilisateur : transmettre l'attribution et la citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dossier De la culture papier à la culture numérique, http://www.implications-philosophiques.org/actualite/une/de-lauteur-a-lutilisateur/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réappropriation des données et droit à la rediffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check Your Data Freedom: A Taxonomy to Assess Life Science Database Openness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Precedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, doi:10.1038/npre.2008.2083.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npre.2008.2083.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npre.2008.2083.1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00671566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des informations sur les réseaux : interaction entre droit et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (1), pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Commons: Open Content Licenses to Govern Creative Works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Upgrade, European Journal for the Informatics Professional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. VII (3), pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00120068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image et droit, là où la technique s'en mêle...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol. 42 (Numéro spécial Image et Audiovisuel), pp. 405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage créatif, un système de gouvernance de la distribution d'œuvres en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00120079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2875,1053 +2896,1053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regulation of Text and Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Conference on ‘Research Libraries in the 2020 Information Landscape’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIBER (Association of European Research Libraries), Jul 2014, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital rights and access to knowledge movements: the rise of a networked do-ocracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Political Science Association Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01128129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-production online communities infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Conference on Internet Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Brussels, Belgium. pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Access to Biodiversity Scientific Data: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Guadamuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Consortium on Applied Bioeconomy Research ICABR Conference on Innovation and the Policy for the Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Ravello, Italy. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to the Digital Commons: From Common-Pool Resources to Community Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Institutions for Sustainable Scientific, Cultural and genetic Resources Commons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Louvain-la-Neuve, Belgium. http://biogov.uclouvain.be/iasc/index.php?page=fullpapers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to digital collections of public domain works: Enclosure of the commons managed by libraries and museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference of the International Association for the Study of the Commons (IASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Hyderabad, India. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licensing Digital Content With A Generic Ontology: Escaping From The Rights Expression Language Jungle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAIL 2007 - 11th international conference on Artificial intelligence and law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stanford, United States. pp.65-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1276318.1276330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Metadata for Semantic Web Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herkko Hietanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Digital Semantic Content across Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, le Louvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00120182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Action-Based Legal Model for Dynamic Digital Rights Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dec 2006, pp. 157-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00120011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susciter la construction interdisciplinaire d'ontologies juridiques : bilan d'une expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la Connaissance, journée Ontologies et textes juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00632276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological Perspectives for Legal Ontologies Building: an Interdisciplinary Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAIL '05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Bologna, Italy. pp.240-241, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1165485.1165528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1165485.1165528⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-00632272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Life Cycle Support through Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Baumann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">halshs-00120120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive Interfaces for Legal Expressions Description – Application to Copyrighted Works Online Sharing and Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.6</w:t>
+              <w:t xml:space="preserve">2003, pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00120087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3931,553 +3952,553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telecommunications Reclaimed: A Hands-On Guide to Networking Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Apostol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISOC, 2019, 978-92-95113-15-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+                <w:t xml:space="preserve">halshs-02414439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les golems du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.264, 2016, Collection Sciences Sociales, Cécile Méadel, 9782356713711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.2043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ileana Apostol</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital Public Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISOC, 2019, 978-92-95113-15-2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Melanie Dulong de Rosnay, Juan Carlos De Martin. OpenBookPublishers, pp.220, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...68 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligent Multimedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompeu Casanovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maracke Catharina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Bourcier, Pompeu Casanovas, Mélanie Dulong de Rosnay, Catharina Maracke. European Press Academic Publishing, pp.412, 2010, Series in Legal Information and Communication Technologies</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Commons at the Digital Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Bourcier, Mélanie Dulong de Rosnay. Romillat, pp.182, 2004, Droit et Technologies, Danièle Bourcier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4487,2416 +4508,2416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur le droit et les communs : un droit pair-à-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Bourcier; Jacques Chevallier; Gilles Hériard Dubreuil; Sylvain Lavelle; Emmanuel Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques du Commun. État, Marché et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 247-256, 2021, Philosophies pratiques, 979-10-351-0605-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03130293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openness and Licensing Peer Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu O’Neil; Christian Pentzold; Sophie Toupin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Peer Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-122, 2021, The Handbook of Peer Production, 978-1-119-53709-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02986892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking and Governing through Freedom of Access to Environmental Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Kenyon; Andrew Scott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Free Speech. Rationale, Methods and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hart Publishing, Bloomsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-189, 2020, 9781509908295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hart Publishing, Bloomsbury</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02870479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking and governing through freedom of access to environmental information: does it work for chemical risks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew T Kenyon; Andrew Scott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Free Speech: Rationales, Methods and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ‎ Hart Publishing, 2020, 978-1509908295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering sustainability of Community Networks: Guidelines to Respect the European Legal Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Aubrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Belli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Community Network Manual: How to Build the Internet Yourself</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FGV Direito Rio Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-188, 2018, 2018 Annual Report of the UN IGF Dynamic Coalition on Community Connectivity, 978-85-9597-029-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGV Direito Rio Edition</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01920655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribuer à la défense du domaine public et des biens communs de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut du droit de l’espace et des télécommunications (Idest) et Chaire Unesco « Pratiques émergentes en technologies et communication pour le développement » de l’Université Bordeaux Montaigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport 2018 de l’Organisation Internationale de la Francophonie sur l'état des lieux de la Francophonie numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation Internationale de la Francophonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288-311, 2018, 978-92-9028-436-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01895666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Public Domain Collections: Institutional Policies Best Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Ginouvès; Isabelle Gras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-47, 2018, 9791032001790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-47, 2018, 9791032001790</w:t>
+                <w:t xml:space="preserve">halshs-01907733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production par les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.951-954, 2017, 978-2130654117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01575648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The legal and policy framework for scientific data sharing, mining and reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Mabi; Jean-Christophe Plantin; Laurence Monnoyer-Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrir, partager, réutiliser : Regards critiques sur les données numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782735123865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.9082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01572132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de l’activité humaine dans le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à Découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 80-81, 2017, 2271114640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage à l’Identique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cornu; Fabienne Orsi; Judith Rochfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.876-878, 2017, 978-2130654117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01575647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données ouvertes (Open Data)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.403-407, 2017, Quadrige, 978-2130654117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01575643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Collaboration between Government, Citizens and Enterprises in Commons Telecommunication Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Freitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Dimogerontakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Roca I Tió</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Belli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Connectivity: Building the Internet from Scratch - Annual Report of the UN IGF Dynamic Coalition on Community Connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FGV Direito Rio Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-110, 2016, Community Connectivity: Building the Internet from Scratch, 9788563265753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-182, 2015, 9782356712134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses des Mines</w:t>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">halshs-01303296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet Alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.179-182, 2015, 9782356712134</w:t>
+              <w:t xml:space="preserve">, pp.117-121, 2015, 9782356712134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-208, 2015, 9782356712134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01303297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Divina Frau-Meigs; Alain Kiyindou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité culturelle à l’ère du numérique : glossaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, p. 250-253, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01078706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie privée et données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Divina Frau-Meigs; Alain Kiyindou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité culturelle à l’ère du numérique : glossaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, p. 292-296, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01078704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques institutionnelles, entre restrictions contractuelles et collaboration avec des sites de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Chaumier, Anne Krebs et Mélanie Roustan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les visiteurs photographes. Un outil pour penser le musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.49-56, 2013, Musées-Mondes, 2110092122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale. Une géopolitique de la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.9-35, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copyright and the Public Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berkman Center for Internet &amp; Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copyright for Librarians: the essential handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eIFL (Electronic Information for Librarians)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 10-17, 2012, ISBN 978-90-818360-1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eIFL (Electronic Information for Librarians)</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01078537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de production collaborative de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Letonturier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.141-146, 2012, Les Essentiels d'Hermès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and localization of Creative Commons licenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Vannini, Hervé Le Crosnier, UNESCO Maaya Network. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Net.Lang. Towards the Multilingual Cyberspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.221-225, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage volontaire des oeuvres : quelle contribution à la définition d'un mouvement politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Aigrain, Daniel Kaplan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet peut-il casser des briques? Un territoire politique en jachère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Descartes &amp; Cie, pp.103-117, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et localisation des licences Creative Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Vannini, Hervé Le Crosnier, Réseau Maaya de l'UNESCO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Net.Lang. Réussir le Cyberespace Multilingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F éditions, pp.239-244, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos de Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melanie Dulong de Rosnay, Juan Carlos De Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Digital Public Domain: Foundations for an Open Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Book Publishers, pp.xv-xviii, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Free Culture to Open Data: Technical Requirements for Access and Authorship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Bourcier, Pompeu Casanovas, Melanie Dulong de Rosnay, Catharina Maracke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Multimedia - Managing Creative Works in a Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Press Academic Publishing, pp.47-66, 2010, Series in Legal Information and Communication Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création comme bien commun universel - Réflexions sur un modèle émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Bourcier, Melanie Dulong de Rosnay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Commons at the Digital Age - La création comme bien commun à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romillat, pp.85-94, 2004, Droit et Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00120063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6906,188 +6927,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Paper | Digital Commons: Values and path to sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17240894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Guillier</w:t>
+                <w:t xml:space="preserve">hal-05540268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives d’Internet, entre pair-à-pair et communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7097,395 +7118,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Digital Public Infrastructure as a Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Avila</w:t>
+                <w:t xml:space="preserve">hal-04858800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Data Commons Licenses (ODCL): Licensing Personal and Non Personal Data Supporting the Commons and Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniv Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04343942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peer-to-Peer Law: Further Reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legal and policy framework for scientific data sharing, mining and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Access to Public Sector Information: Making Data Effectively Available</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7495,758 +7516,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGI Commons | D1.1 ACTIVE COMMUNITIES OF COMMONERS AND RELEVANT COMMONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NGI Commons. 2025, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance Models for Future Digital Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NGI Commons. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a sustainable Open Data ECOsystem : D5.1, Models of allocating roles, tasks and responsibilities in open data ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Di Staso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D5.1, ODECO Towards a sustainable Open Data ECOsystem. 2024, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Science Impact Indicator Handbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Apartis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Consiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.1 and D2.2, PathOS project. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a sustainable Open Data ECOsystem D2.3 : User needs from a governance perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Vancauwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.3, ODECO project. 2024, 103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a Research Agenda on Digital Media and Humanity Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chavalarias David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice De Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">NGI Commons. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Directorate-General for Communications Networks, Content and Technology (European Commission). 2023, 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091733v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Networks and Political Advocacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">D5.1, ODECO Towards a sustainable Open Data ECOsystem. 2024, pp.57</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] D1.5, ISCC-CNRS. 2018, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">D2.1 and D2.2, PathOS project. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01792045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative Commons Licenses Legal Pitfalls: Incompatibilities and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...359 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8256,100 +8277,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation by law and by technology of works and information availability on the networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Law. Université Panthéon-Assas - Paris II, 2007. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00666307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8359,91 +8380,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’accès ouvert aux biens communs numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris Nanterre, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03954672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8453,117 +8474,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Miralles Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02090474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8573,160 +8594,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and Practices for Governing Digital Public Infrastructure (DPI) as Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramya Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Rens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenForum Academy Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rio De Janeiro, Brazil, France. 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17539167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8794,51 +8815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA5AB73B"/>
+    <w:nsid w:val="D6E9BC3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9025,51 +9046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanieddr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0297-7603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34708180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053033456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/melanie-dulong/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40319-025-01636-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Chandrasekhar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21212.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16997/wpcc.913" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Loenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Zuiderwijk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancau- Wenberghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lopez-Pellicer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v13i2.644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Stalder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2020.4.1530" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.1.447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giovanella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guadamuz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-18762014000300002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797131v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2008.2083.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1276318.1276330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkko Hietanen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1165485.1165528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baumann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeu Casanovas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracke Catharina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100291940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986892v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburyprofessional.com/uk/positive-free-speech-9781509908295/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10438/25696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francophonie.org/IMG/pdf/rapport-2018-etat-francophonie-numerique.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572132v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9082" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078537v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eifl.net/copyright-for-librarians" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726963v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17240894" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Avila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343942v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Staso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Apartis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catalano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consiglio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delugas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cazacu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancauwenberghe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666307v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03954672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17539167" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanieddr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0297-7603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34708180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=A2p1HUkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053033456" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/melanie-dulong/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Benhamou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40319-025-01636-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Chandrasekhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21212.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16997/wpcc.913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Loenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Zuiderwijk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancau- Wenberghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Lopez-Pellicer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v13i2.644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Stalder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2020.4.1530" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/joacm_00072_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2017.1.447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giovanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399314v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guadamuz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.807" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Janssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-18762014000300002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797131v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2008.2083.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1276318.1276330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkko Hietanen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1165485.1165528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baumann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Apostol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos de Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeu Casanovas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracke Catharina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100291940" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986892v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburyprofessional.com/uk/positive-free-speech-9781509908295/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10438/25696" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francophonie.org/IMG/pdf/rapport-2018-etat-francophonie-numerique.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575648v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572132v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Navarro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Freitag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Dimogerontakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Baig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Roca I Ti&#243;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-governance.fgv.br/sites/internet-governance.fgv.br/files/publicacoes/community_connectivity_-_building_the_internet_from_scratch.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078706v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078704v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eifl.net/copyright-for-librarians" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726963v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17240894" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Avila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115009v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Staso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Apartis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catalano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consiglio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delugas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cazacu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Vancauwenberghe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666307v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03954672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090474v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527669v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17539167" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>