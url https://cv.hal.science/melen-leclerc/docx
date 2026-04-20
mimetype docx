--- v0 (2026-03-20)
+++ v1 (2026-04-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melen Leclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melen-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5314-461X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139897658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher in plant disease epidemiology from the Plant Health and Environment (SPE) division of INRAE, located in the UMR IGEPP research unit (Rennes) and working in the Dynamics-Evolution-Modelling & Ecology team.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">plant disease epidemiology, mathematical modelling, statistics, combining modelling and experiments, IoT for agricultural and environmental monitoring, computer vision, plant architecture and resistance for disease mitigation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : PhD Thesis in Applied Ecology and Agronomy at INRA, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Master in Engineering majoring in Fisherie Sciences at ENSAR, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2014 : Permanent researcher at INRAE in plant disease epidemiology, UMR IGEPP, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : Post-doc at INRA in ecological modelling, UR BioSP, Avignon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : PhD student at INRA in closed collaboration with the Epidemiology and Modelling Group of the University of Cambrigde, URM IGEPP, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : Intern at Agrocampus Ouest in marine ecology and fisheries science, UMR ESE, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Intern at Macquarie University in marine ecology, Marine Ecology Group, Sydney, Australia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH SUPERVISION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2027 : Romane Dubois, PhD, Computer vision for the quantification of plant disease severity, supervised with Lydia Bousset, Nicolas Parisey and Alexis Joly.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 : Hassan Hammoud,PhD,  Software mechanisms for agile data collection in connected fields, supervised with Frédéric Weis and Jean-Marie Bonnin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2025 : Sheila Permanes, PhD, Imaging and modelling of the spatio-temporal spread of parasites with growing lesions, supervised with Youcef Mammeri.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH NETWORK</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2023 : Co-leader of ModStatSAP, a research network in Modelling and Statistics for Animal and Crop Health (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reseau-modstatsap.mathnum.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un support de prises de vue et d’une chaine d’analyse d’images pour l’estimation rapide de la surface foliaire sur feuilles détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Mikaberidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalsew Zerihun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal modeling of host–pathogen interactions using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Rae Permanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.110340. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phenotypic traits as potential drivers of the emergence of EU_37_A2, an invasive new lineage of Phytophthora infestans in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaire Loit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging with spatio-temporal modelling to characterize the dynamics of plant-pathogen lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Treilhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.e1011627. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the potato inoculation date on potato virus Y load and viral distribution in daughter tubers at harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallien Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbe Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (6), pp.1323-1334. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Phenotypic Traits Contributing to the Spread in Northern European Potato Crops of EU_41_A2, a New Clonal Lineage of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liina Soonvald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (2), pp.414-421. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-20-0542-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial monitoring of populations described by reaction–diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 534, pp.110976. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besides stem canker severity, oilseed rape host genotype matters for the production of Leptosphaeria maculans fruit bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.101076. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation among fungal plant parasites affect their life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (4), pp.652-667. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and trade‐offs between two species of the ascochyta blight disease complex of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1108-1124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal exposure-hazard model for assessing biological risk and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), Accepté. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated image processing framework for analysis of the density of fruiting bodies of Leptosphaeria maculans oilseed rape stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (9), pp.1749-1760. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of quantitative host resistance on the life-history traits of sporulating parasites with growing lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1912), pp.20191244. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial exposure-hazard and landscape models for assessing the impact of GM crops on non-target organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.470 - 479. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the use of pesticides with site-specific application: the chemical control of Rhizoctonia solani as a case of study for the management of soil- borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the delay between host infection and disease (incubation period) and assessing its significance to the epidemiology of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João a N Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86568. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host growth can cause invasive spread of crops by soilborne pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63003. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesionLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Permanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5004d82bd5ce2d39d7dd9b0f99d3cd4a538dda79;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionls.git;visit=swh:1:snp:5b15092b534ee92234f35f27e3eefb0fbb6bc5cf;anchor=swh:1:rev:e066a666a361ef1c836e7c4c34a3930b27315f6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesionKPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:40747662c79b5ebb192b01f6d8e5ceaaf13a62c4;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionkpp.git;visit=swh:1:snp:16072accbe5f714cc645d2614529f66f56c026e2;anchor=swh:1:rev:a0a94e06b95744e6eeb7ce70a3e731815fa3ae00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par modélisation et expérimentation du dévéloppement spatio-temporel des maladies telluriques: le cas du pathosystème betterave à sucre Rhizoctonia solani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00816333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par modélisation et expérimentation du développement spatio-temporel des maladies telluriques : le cas du pathosystème betterave à sucre - &amp;lt;em&amp;gt;Rhizoctonia solani&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AGROCAMPUS OUEST, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a More Realistic Energy Consumption Model for IoT Nodes in Extreme-Edge Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTBDS 2025, 10th International Conference on Internet of Things, Big Data and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013273800003944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-field risk of infection events by foliar pathogens using smart IoT nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Cybermatics Congress - International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.324-330, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de l’architecture, de la résistance de la plante, de produits de biocontrôle et du mélange de variétés pour la lutte contre le mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontres de Phytopathologie - Mycologie Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epidemiological modelling framework to help agronomists defining crop protection strategies : the risk of R. solani in sugar beet using biofumigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 12th congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie pour la quantification de symptômes sur feuilles détachées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontre de phytopathologie-mycologie (Journées Jean Chevaugeon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition standardisée et traitement d'images pour l'estimation rapide de la surface foliaire sur feuilles détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontre de phytopathologie-mycologie (Journée Jean Chevaugeon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling Centre Occitanie-Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGICAL ANALYSIS OF THE EFFECTS OF BIOFUMIGATION ON THE SPREAD OF RHIZOCTONIA SOLANI IN SUGAR BEET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd IIRB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets combinés de différents leviers : architecture, résistance, produits de biocontrôle et mélange de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Présentation en COPIL du projet MilPomBio AAP Pour et sur le plan Ecophyto – Contribuer à l’essor du biocontrôle. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melen Leclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melen-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5314-461X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139897658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher in plant disease epidemiology from the Plant Health and Environment (SPE) division of INRAE, located in the UMR IGEPP research unit (Rennes) and working in the Dynamics-Evolution-Modelling & Ecology team.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">plant disease epidemiology, mathematical modelling, statistics, combining modelling and experiments, IoT for agricultural and environmental monitoring, computer vision, plant architecture and resistance for disease mitigation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : PhD Thesis in Applied Ecology and Agronomy at INRA, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Master in Engineering majoring in Fisherie Sciences at ENSAR, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2014 : Permanent researcher at INRAE in plant disease epidemiology, UMR IGEPP, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : Post-doc at INRA in ecological modelling, UR BioSP, Avignon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : PhD student at INRA in closed collaboration with the Epidemiology and Modelling Group of the University of Cambrigde, URM IGEPP, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : Intern at Agrocampus Ouest in marine ecology and fisheries science, UMR ESE, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Intern at Macquarie University in marine ecology, Marine Ecology Group, Sydney, Australia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH SUPERVISION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2027 : Romane Dubois, PhD, Computer vision for the quantification of plant disease severity, supervised with Lydia Bousset, Nicolas Parisey and Alexis Joly.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 : Hassan Hammoud,PhD,  Software mechanisms for agile data collection in connected fields, supervised with Frédéric Weis and Jean-Marie Bonnin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2025 : Sheila Permanes, PhD, Imaging and modelling of the spatio-temporal spread of parasites with growing lesions, supervised with Youcef Mammeri.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH NETWORK</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2023 : Co-leader of ModStatSAP, a research network in Modelling and Statistics for Animal and Crop Health (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reseau-modstatsap.mathnum.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un support de prises de vue et d’une chaine d’analyse d’images pour l’estimation rapide de la surface foliaire sur feuilles détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Mikaberidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalsew Zerihun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal modeling of host–pathogen interactions using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Rae Permanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.110340. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phenotypic traits as potential drivers of the emergence of EU_37_A2, an invasive new lineage of Phytophthora infestans in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaire Loit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging with spatio-temporal modelling to characterize the dynamics of plant-pathogen lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Treilhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.e1011627. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Phenotypic Traits Contributing to the Spread in Northern European Potato Crops of EU_41_A2, a New Clonal Lineage of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liina Soonvald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (2), pp.414-421. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-20-0542-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the potato inoculation date on potato virus Y load and viral distribution in daughter tubers at harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallien Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbe Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (6), pp.1323-1334. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial monitoring of populations described by reaction–diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 534, pp.110976. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besides stem canker severity, oilseed rape host genotype matters for the production of Leptosphaeria maculans fruit bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.101076. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation among fungal plant parasites affect their life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (4), pp.652-667. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and trade‐offs between two species of the ascochyta blight disease complex of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1108-1124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal exposure-hazard model for assessing biological risk and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), Accepté. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated image processing framework for analysis of the density of fruiting bodies of Leptosphaeria maculans oilseed rape stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (9), pp.1749-1760. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of quantitative host resistance on the life-history traits of sporulating parasites with growing lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1912), pp.20191244. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial exposure-hazard and landscape models for assessing the impact of GM crops on non-target organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.470 - 479. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the use of pesticides with site-specific application: the chemical control of Rhizoctonia solani as a case of study for the management of soil- borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the delay between host infection and disease (incubation period) and assessing its significance to the epidemiology of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João a N Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86568. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host growth can cause invasive spread of crops by soilborne pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63003. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesionLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Permanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5004d82bd5ce2d39d7dd9b0f99d3cd4a538dda79;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionls.git;visit=swh:1:snp:5b15092b534ee92234f35f27e3eefb0fbb6bc5cf;anchor=swh:1:rev:e066a666a361ef1c836e7c4c34a3930b27315f6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesionKPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:40747662c79b5ebb192b01f6d8e5ceaaf13a62c4;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionkpp.git;visit=swh:1:snp:16072accbe5f714cc645d2614529f66f56c026e2;anchor=swh:1:rev:a0a94e06b95744e6eeb7ce70a3e731815fa3ae00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par modélisation et expérimentation du dévéloppement spatio-temporel des maladies telluriques: le cas du pathosystème betterave à sucre Rhizoctonia solani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00816333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par modélisation et expérimentation du développement spatio-temporel des maladies telluriques : le cas du pathosystème betterave à sucre - &amp;lt;em&amp;gt;Rhizoctonia solani&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AGROCAMPUS OUEST, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a More Realistic Energy Consumption Model for IoT Nodes in Extreme-Edge Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTBDS 2025, 10th International Conference on Internet of Things, Big Data and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013273800003944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-field risk of infection events by foliar pathogens using smart IoT nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Cybermatics Congress - International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.324-330, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de l’architecture, de la résistance de la plante, de produits de biocontrôle et du mélange de variétés pour la lutte contre le mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontres de Phytopathologie - Mycologie Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epidemiological modelling framework to help agronomists defining crop protection strategies : the risk of R. solani in sugar beet using biofumigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 12th congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie pour la quantification de symptômes sur feuilles détachées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontre de phytopathologie-mycologie (Journées Jean Chevaugeon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition standardisée et traitement d'images pour l'estimation rapide de la surface foliaire sur feuilles détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontre de phytopathologie-mycologie (Journée Jean Chevaugeon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling Centre Occitanie-Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGICAL ANALYSIS OF THE EFFECTS OF BIOFUMIGATION ON THE SPREAD OF RHIZOCTONIA SOLANI IN SUGAR BEET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd IIRB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets combinés de différents leviers : architecture, résistance, produits de biocontrôle et mélange de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Présentation en COPIL du projet MilPomBio AAP Pour et sur le plan Ecophyto – Contribuer à l’essor du biocontrôle. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6365DEC9"/>
+    <w:nsid w:val="17AF9085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B13D6C05"/>
+    <w:nsid w:val="C197A38C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9A6201A5"/>
+    <w:nsid w:val="00A756D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E7CA034"/>
+    <w:nsid w:val="509E3A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8E171774"/>
+    <w:nsid w:val="C1429636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melen-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5314-461X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139897658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-modstatsap.mathnum.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086840v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rae Permanes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Puidet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riinu Kiiker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Loit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312350v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Treilhaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Rohaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbe Barrailh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Person" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Soonvald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-20-0542-r" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12941" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Gilligan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o a N Filipe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086568" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Permanes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5004d82bd5ce2d39d7dd9b0f99d3cd4a538dda79;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionls.git;visit=swh:1:snp:5b15092b534ee92234f35f27e3eefb0fbb6bc5cf;anchor=swh:1:rev:e066a666a361ef1c836e7c4c34a3930b27315f6b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40747662c79b5ebb192b01f6d8e5ceaaf13a62c4;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionkpp.git;visit=swh:1:snp:16072accbe5f714cc645d2614529f66f56c026e2;anchor=swh:1:rev:a0a94e06b95744e6eeb7ce70a3e731815fa3ae00" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013273800003944" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melen-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5314-461X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139897658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-modstatsap.mathnum.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086840v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rae Permanes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Puidet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riinu Kiiker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Loit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312350v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Treilhaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Soonvald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-20-0542-r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Rohaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbe Barrailh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Person" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12941" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Gilligan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o a N Filipe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086568" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Permanes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5004d82bd5ce2d39d7dd9b0f99d3cd4a538dda79;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionls.git;visit=swh:1:snp:5b15092b534ee92234f35f27e3eefb0fbb6bc5cf;anchor=swh:1:rev:e066a666a361ef1c836e7c4c34a3930b27315f6b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40747662c79b5ebb192b01f6d8e5ceaaf13a62c4;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionkpp.git;visit=swh:1:snp:16072accbe5f714cc645d2614529f66f56c026e2;anchor=swh:1:rev:a0a94e06b95744e6eeb7ce70a3e731815fa3ae00" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013273800003944" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>