--- v1 (2026-04-20)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melen Leclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melen-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5314-461X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139897658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher in plant disease epidemiology from the Plant Health and Environment (SPE) division of INRAE, located in the UMR IGEPP research unit (Rennes) and working in the Dynamics-Evolution-Modelling & Ecology team.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">plant disease epidemiology, mathematical modelling, statistics, combining modelling and experiments, IoT for agricultural and environmental monitoring, computer vision, plant architecture and resistance for disease mitigation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : PhD Thesis in Applied Ecology and Agronomy at INRA, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Master in Engineering majoring in Fisherie Sciences at ENSAR, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2014 : Permanent researcher at INRAE in plant disease epidemiology, UMR IGEPP, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : Post-doc at INRA in ecological modelling, UR BioSP, Avignon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : PhD student at INRA in closed collaboration with the Epidemiology and Modelling Group of the University of Cambrigde, URM IGEPP, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : Intern at Agrocampus Ouest in marine ecology and fisheries science, UMR ESE, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Intern at Macquarie University in marine ecology, Marine Ecology Group, Sydney, Australia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH SUPERVISION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2027 : Romane Dubois, PhD, Computer vision for the quantification of plant disease severity, supervised with Lydia Bousset, Nicolas Parisey and Alexis Joly.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 : Hassan Hammoud,PhD,  Software mechanisms for agile data collection in connected fields, supervised with Frédéric Weis and Jean-Marie Bonnin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2025 : Sheila Permanes, PhD, Imaging and modelling of the spatio-temporal spread of parasites with growing lesions, supervised with Youcef Mammeri.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH NETWORK</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2023 : Co-leader of ModStatSAP, a research network in Modelling and Statistics for Animal and Crop Health (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reseau-modstatsap.mathnum.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un support de prises de vue et d’une chaine d’analyse d’images pour l’estimation rapide de la surface foliaire sur feuilles détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Mikaberidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalsew Zerihun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal modeling of host–pathogen interactions using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Rae Permanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.110340. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phenotypic traits as potential drivers of the emergence of EU_37_A2, an invasive new lineage of Phytophthora infestans in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaire Loit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging with spatio-temporal modelling to characterize the dynamics of plant-pathogen lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Treilhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.e1011627. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Phenotypic Traits Contributing to the Spread in Northern European Potato Crops of EU_41_A2, a New Clonal Lineage of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liina Soonvald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (2), pp.414-421. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-20-0542-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the potato inoculation date on potato virus Y load and viral distribution in daughter tubers at harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallien Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbe Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (6), pp.1323-1334. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial monitoring of populations described by reaction–diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 534, pp.110976. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besides stem canker severity, oilseed rape host genotype matters for the production of Leptosphaeria maculans fruit bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.101076. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation among fungal plant parasites affect their life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (4), pp.652-667. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and trade‐offs between two species of the ascochyta blight disease complex of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1108-1124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal exposure-hazard model for assessing biological risk and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), Accepté. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated image processing framework for analysis of the density of fruiting bodies of Leptosphaeria maculans oilseed rape stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (9), pp.1749-1760. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of quantitative host resistance on the life-history traits of sporulating parasites with growing lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1912), pp.20191244. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial exposure-hazard and landscape models for assessing the impact of GM crops on non-target organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.470 - 479. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the use of pesticides with site-specific application: the chemical control of Rhizoctonia solani as a case of study for the management of soil- borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the delay between host infection and disease (incubation period) and assessing its significance to the epidemiology of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João a N Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86568. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host growth can cause invasive spread of crops by soilborne pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63003. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesionLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Permanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5004d82bd5ce2d39d7dd9b0f99d3cd4a538dda79;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionls.git;visit=swh:1:snp:5b15092b534ee92234f35f27e3eefb0fbb6bc5cf;anchor=swh:1:rev:e066a666a361ef1c836e7c4c34a3930b27315f6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesionKPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:40747662c79b5ebb192b01f6d8e5ceaaf13a62c4;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionkpp.git;visit=swh:1:snp:16072accbe5f714cc645d2614529f66f56c026e2;anchor=swh:1:rev:a0a94e06b95744e6eeb7ce70a3e731815fa3ae00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par modélisation et expérimentation du dévéloppement spatio-temporel des maladies telluriques: le cas du pathosystème betterave à sucre Rhizoctonia solani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00816333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par modélisation et expérimentation du développement spatio-temporel des maladies telluriques : le cas du pathosystème betterave à sucre - &amp;lt;em&amp;gt;Rhizoctonia solani&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AGROCAMPUS OUEST, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a More Realistic Energy Consumption Model for IoT Nodes in Extreme-Edge Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTBDS 2025, 10th International Conference on Internet of Things, Big Data and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013273800003944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-field risk of infection events by foliar pathogens using smart IoT nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Cybermatics Congress - International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.324-330, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de l’architecture, de la résistance de la plante, de produits de biocontrôle et du mélange de variétés pour la lutte contre le mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontres de Phytopathologie - Mycologie Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epidemiological modelling framework to help agronomists defining crop protection strategies : the risk of R. solani in sugar beet using biofumigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 12th congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie pour la quantification de symptômes sur feuilles détachées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontre de phytopathologie-mycologie (Journées Jean Chevaugeon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition standardisée et traitement d'images pour l'estimation rapide de la surface foliaire sur feuilles détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontre de phytopathologie-mycologie (Journée Jean Chevaugeon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling Centre Occitanie-Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGICAL ANALYSIS OF THE EFFECTS OF BIOFUMIGATION ON THE SPREAD OF RHIZOCTONIA SOLANI IN SUGAR BEET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd IIRB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets combinés de différents leviers : architecture, résistance, produits de biocontrôle et mélange de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Présentation en COPIL du projet MilPomBio AAP Pour et sur le plan Ecophyto – Contribuer à l’essor du biocontrôle. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melen Leclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melen-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5314-461X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139897658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=HwEDMoYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher in plant disease epidemiology from the Plant Health and Environment (SPE) division of INRAE, located in the UMR IGEPP research unit (Rennes) and working in the Dynamics-Evolution-Modelling & Ecology team.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">plant disease epidemiology, mathematical modelling, statistics, combining modelling and experiments, IoT for agricultural and environmental monitoring, computer vision, plant architecture and resistance for disease mitigation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : PhD Thesis in Applied Ecology and Agronomy at INRA, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Master in Engineering majoring in Fisherie Sciences at ENSAR, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2014 : Permanent researcher at INRAE in plant disease epidemiology, UMR IGEPP, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 : Post-doc at INRA in ecological modelling, UR BioSP, Avignon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : PhD student at INRA in closed collaboration with the Epidemiology and Modelling Group of the University of Cambrigde, URM IGEPP, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : Intern at Agrocampus Ouest in marine ecology and fisheries science, UMR ESE, Rennes, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Intern at Macquarie University in marine ecology, Marine Ecology Group, Sydney, Australia.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH SUPERVISION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2027 : Romane Dubois, PhD, Computer vision for the quantification of plant disease severity, supervised with Lydia Bousset, Nicolas Parisey and Alexis Joly.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 : Hassan Hammoud,PhD,  Software mechanisms for agile data collection in connected fields, supervised with Frédéric Weis and Jean-Marie Bonnin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2025 : Sheila Permanes, PhD, Imaging and modelling of the spatio-temporal spread of parasites with growing lesions, supervised with Youcef Mammeri.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH NETWORK</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2023 : Co-leader of ModStatSAP, a research network in Modelling and Statistics for Animal and Crop Health (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reseau-modstatsap.mathnum.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un support de prises de vue et d’une chaine d’analyse d’images pour l’estimation rapide de la surface foliaire sur feuilles détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal modeling of host–pathogen interactions using level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Rae Permanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.110340. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Mikaberidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalsew Zerihun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phenotypic traits as potential drivers of the emergence of EU_37_A2, an invasive new lineage of Phytophthora infestans in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaire Loit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging with spatio-temporal modelling to characterize the dynamics of plant-pathogen lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Treilhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.e1011627. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the potato inoculation date on potato virus Y load and viral distribution in daughter tubers at harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallien Rohaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbe Barrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (6), pp.1323-1334. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Phenotypic Traits Contributing to the Spread in Northern European Potato Crops of EU_41_A2, a New Clonal Lineage of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liina Soonvald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (2), pp.414-421. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-20-0542-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial monitoring of populations described by reaction–diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 534, pp.110976. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besides stem canker severity, oilseed rape host genotype matters for the production of Leptosphaeria maculans fruit bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.101076. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation among fungal plant parasites affect their life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (4), pp.652-667. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and trade‐offs between two species of the ascochyta blight disease complex of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1108-1124. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal exposure-hazard model for assessing biological risk and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), Accepté. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated image processing framework for analysis of the density of fruiting bodies of Leptosphaeria maculans oilseed rape stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (9), pp.1749-1760. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of quantitative host resistance on the life-history traits of sporulating parasites with growing lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1912), pp.20191244. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial exposure-hazard and landscape models for assessing the impact of GM crops on non-target organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.470 - 479. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the use of pesticides with site-specific application: the chemical control of Rhizoctonia solani as a case of study for the management of soil- borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the delay between host infection and disease (incubation period) and assessing its significance to the epidemiology of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João a N Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86568. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host growth can cause invasive spread of crops by soilborne pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63003. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesionLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Permanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5004d82bd5ce2d39d7dd9b0f99d3cd4a538dda79;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionls.git;visit=swh:1:snp:5b15092b534ee92234f35f27e3eefb0fbb6bc5cf;anchor=swh:1:rev:e066a666a361ef1c836e7c4c34a3930b27315f6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesionKPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:40747662c79b5ebb192b01f6d8e5ceaaf13a62c4;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionkpp.git;visit=swh:1:snp:16072accbe5f714cc645d2614529f66f56c026e2;anchor=swh:1:rev:a0a94e06b95744e6eeb7ce70a3e731815fa3ae00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par modélisation et expérimentation du dévéloppement spatio-temporel des maladies telluriques: le cas du pathosystème betterave à sucre Rhizoctonia solani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00816333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par modélisation et expérimentation du développement spatio-temporel des maladies telluriques : le cas du pathosystème betterave à sucre - &amp;lt;em&amp;gt;Rhizoctonia solani&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AGROCAMPUS OUEST, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a More Realistic Energy Consumption Model for IoT Nodes in Extreme-Edge Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTBDS 2025, 10th International Conference on Internet of Things, Big Data and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013273800003944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-field risk of infection events by foliar pathogens using smart IoT nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Cybermatics Congress - International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.324-330, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de l’architecture, de la résistance de la plante, de produits de biocontrôle et du mélange de variétés pour la lutte contre le mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontres de Phytopathologie - Mycologie Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellino Palerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epidemiological modelling framework to help agronomists defining crop protection strategies : the risk of R. solani in sugar beet using biofumigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 12th congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition standardisée et traitement d'images pour l'estimation rapide de la surface foliaire sur feuilles détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontre de phytopathologie-mycologie (Journée Jean Chevaugeon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie pour la quantification de symptômes sur feuilles détachées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontre de phytopathologie-mycologie (Journées Jean Chevaugeon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling Centre Occitanie-Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGICAL ANALYSIS OF THE EFFECTS OF BIOFUMIGATION ON THE SPREAD OF RHIZOCTONIA SOLANI IN SUGAR BEET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. N. Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd IIRB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets combinés de différents leviers : architecture, résistance, produits de biocontrôle et mélange de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Présentation en COPIL du projet MilPomBio AAP Pour et sur le plan Ecophyto – Contribuer à l’essor du biocontrôle. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17AF9085"/>
+    <w:nsid w:val="90B9A7E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C197A38C"/>
+    <w:nsid w:val="B9149FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00A756D1"/>
+    <w:nsid w:val="EFC94272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="509E3A12"/>
+    <w:nsid w:val="93D2DFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C1429636"/>
+    <w:nsid w:val="B3357906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melen-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5314-461X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139897658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-modstatsap.mathnum.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086840v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rae Permanes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Puidet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riinu Kiiker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Loit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312350v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Treilhaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Soonvald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-20-0542-r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Rohaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbe Barrailh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Person" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12941" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Gilligan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o a N Filipe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086568" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Permanes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5004d82bd5ce2d39d7dd9b0f99d3cd4a538dda79;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionls.git;visit=swh:1:snp:5b15092b534ee92234f35f27e3eefb0fbb6bc5cf;anchor=swh:1:rev:e066a666a361ef1c836e7c4c34a3930b27315f6b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40747662c79b5ebb192b01f6d8e5ceaaf13a62c4;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionkpp.git;visit=swh:1:snp:16072accbe5f714cc645d2614529f66f56c026e2;anchor=swh:1:rev:a0a94e06b95744e6eeb7ce70a3e731815fa3ae00" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013273800003944" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melen-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5314-461X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139897658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HwEDMoYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-modstatsap.mathnum.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086840v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rae Permanes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Puidet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riinu Kiiker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Loit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13700" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312350v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Treilhaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Rohaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbe Barrailh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Person" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Soonvald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-20-0542-r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110976" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12941" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163221" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Gilligan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o a N Filipe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Permanes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5004d82bd5ce2d39d7dd9b0f99d3cd4a538dda79;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionls.git;visit=swh:1:snp:5b15092b534ee92234f35f27e3eefb0fbb6bc5cf;anchor=swh:1:rev:e066a666a361ef1c836e7c4c34a3930b27315f6b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40747662c79b5ebb192b01f6d8e5ceaaf13a62c4;origin=https://plmlab.math.cnrs.fr/ymammeri/lesionkpp.git;visit=swh:1:snp:16072accbe5f714cc645d2614529f66f56c026e2;anchor=swh:1:rev:a0a94e06b95744e6eeb7ce70a3e731815fa3ae00" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013273800003944" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359412v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montfort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419754v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>